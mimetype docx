--- v0 (2025-11-12)
+++ v1 (2026-08-25)
@@ -7,122 +7,106 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="557A2A02" w14:textId="77777777" w:rsidR="00956EDC" w:rsidRDefault="00956EDC" w:rsidP="000F215F">
-[...15 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:id="0" w:name="_Hlk531353891" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:alias w:val="DATE"/>
         <w:tag w:val="Date"/>
         <w:id w:val="1751615611"/>
         <w:placeholder>
-          <w:docPart w:val="D3F7FB0586E244B18A4234922780E643"/>
+          <w:docPart w:val="67E216A981F3437EBA8319E45E2C822F"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date w:fullDate="2019-10-16T00:00:00Z">
           <w:dateFormat w:val="MMMM d, yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1C05862D" w14:textId="7DA2A699" w:rsidR="000F215F" w:rsidRPr="00E75335" w:rsidRDefault="000F215F" w:rsidP="000F215F">
+        <w:p w14:paraId="1C05862D" w14:textId="0ECE657A" w:rsidR="000F215F" w:rsidRPr="00E75335" w:rsidRDefault="00E73878" w:rsidP="000F215F">
           <w:pPr>
             <w:contextualSpacing/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E75335">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1AF92825" w14:textId="77777777" w:rsidR="000F215F" w:rsidRDefault="000F215F" w:rsidP="000F215F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6385C4F8" w14:textId="77777777" w:rsidR="000F215F" w:rsidRDefault="00FB32CF" w:rsidP="000F215F">
+    <w:p w14:paraId="6385C4F8" w14:textId="77777777" w:rsidR="000F215F" w:rsidRDefault="00CF0A7D" w:rsidP="000F215F">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="Vendor Contact"/>
           <w:tag w:val="Vendor Contact"/>
           <w:id w:val="1023051702"/>
           <w:placeholder>
             <w:docPart w:val="F035B318D7F9451FBDB212631F95C18F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000F215F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Times New Roman"/>
@@ -530,71 +514,74 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE3532">
         <w:t xml:space="preserve"> This tentative selection may be revoked if the Vendor fails to satisfy any of the requirements of this notification</w:t>
       </w:r>
       <w:r w:rsidR="00956EDC">
         <w:t xml:space="preserve"> or the </w:t>
       </w:r>
       <w:r w:rsidR="0030757B">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00956EDC">
         <w:t xml:space="preserve">gency-facilitated </w:t>
       </w:r>
       <w:r w:rsidR="00FE3532">
         <w:t>solicitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEA2B3E" w14:textId="77777777" w:rsidR="002B393E" w:rsidRDefault="002B393E">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4589B8F3" w14:textId="1F11A513" w:rsidR="00773A14" w:rsidRDefault="002B393E">
+    <w:p w14:paraId="725C69C0" w14:textId="35D515A9" w:rsidR="006A7670" w:rsidRDefault="002B393E">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prior to issuance of a Purchase Order by </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">the Division of </w:t>
+        <w:t>Prior to issuance of a Purchase Order</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7670">
+        <w:t xml:space="preserve"> by the Division of Purchases to memorialize an award</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Purchases, the </w:t>
+        <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00DC1893">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">endor </w:t>
       </w:r>
       <w:r w:rsidR="00A24A30">
         <w:t xml:space="preserve">must provide </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7670">
+        <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00463455">
         <w:t xml:space="preserve">required documentation </w:t>
       </w:r>
       <w:r w:rsidR="00E00433">
         <w:t xml:space="preserve">to the </w:t>
       </w:r>
       <w:r w:rsidR="00DC1893">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E00433">
         <w:t xml:space="preserve">gency </w:t>
       </w:r>
       <w:r w:rsidR="00463455">
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r>
         <w:t>twenty-one</w:t>
       </w:r>
       <w:r w:rsidR="00DC1893">
         <w:t xml:space="preserve"> (21)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> calendar days of the date of this notification</w:t>
       </w:r>
@@ -616,112 +603,124 @@
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A3407B" w:rsidRPr="00A3407B">
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t>Select Due Date</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00463455">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00956EDC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    </w:p>
+    <w:p w14:paraId="03B8B21E" w14:textId="77777777" w:rsidR="006A7670" w:rsidRDefault="006A7670">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4589B8F3" w14:textId="5E51D080" w:rsidR="00773A14" w:rsidRDefault="00956EDC">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Please submit </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7670">
+        <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00253655">
-        <w:t xml:space="preserve">of the </w:t>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00463455">
         <w:t>documentation</w:t>
       </w:r>
       <w:r w:rsidR="00A24A30">
         <w:t xml:space="preserve"> listed below</w:t>
       </w:r>
-      <w:r w:rsidR="00987F80">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00987F80" w:rsidRPr="00987F80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006A7670">
+        <w:t>(</w:t>
+      </w:r>
       <w:r w:rsidR="00987F80">
         <w:t>except the Vendor’s MBE Pla</w:t>
       </w:r>
       <w:r w:rsidR="00DA166A">
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="002E6401">
-        <w:t xml:space="preserve"> and EEO Compliance Materials</w:t>
+      <w:r w:rsidR="006A7670">
+        <w:t>, which is to be submitted as directed)</w:t>
       </w:r>
       <w:r w:rsidR="00987F80">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00463455">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Agency Contact Name"/>
           <w:tag w:val="Agency Contact Name"/>
           <w:id w:val="1663424150"/>
           <w:placeholder>
             <w:docPart w:val="310C90E44D2745CAA280490D656262BE"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A3407B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency Contact Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00557E03">
-        <w:t xml:space="preserve"> at</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00557E03">
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A3407B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Agency Contact Email Address"/>
           <w:tag w:val="Agency Contact Email Address"/>
           <w:id w:val="-575663269"/>
           <w:placeholder>
             <w:docPart w:val="853749AF775241718EA65C56F4048BF9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A3407B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency Contact Email Address</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00463455">
         <w:t>.</w:t>
@@ -770,51 +769,51 @@
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00242EA6">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBA0EE8" w14:textId="203A22DA" w:rsidR="00EB6409" w:rsidRPr="00F234FB" w:rsidRDefault="00EB6409" w:rsidP="00EB6409">
+          <w:p w14:paraId="3DBA0EE8" w14:textId="68584833" w:rsidR="00EB6409" w:rsidRPr="00F234FB" w:rsidRDefault="00EB6409" w:rsidP="00EB6409">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2304"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB6409">
@@ -843,51 +842,51 @@
                 <w:t>https://rules.sos.ri.gov/regulations/part/220-30-00-13</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00EB6409">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, shall serve as the</w:t>
             </w:r>
             <w:r w:rsidR="0030757B">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> base</w:t>
             </w:r>
             <w:r w:rsidRPr="00EB6409">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> agreement with the State of Rhode Island.  If you have any questions and/or to finalize the scope of work and/or any addenda which may apply, please contact</w:t>
+              <w:t xml:space="preserve"> agreement with the State of Rhode Island. If you have any questions and/or to finalize the scope of work and/or any addenda which may apply, please contact</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1"/>
             <w:r w:rsidRPr="00EB6409">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Agency Contact"/>
                 <w:tag w:val="Agency Contact"/>
                 <w:id w:val="-1950237000"/>
                 <w:placeholder>
                   <w:docPart w:val="58A133721DA14293A9E59E14D3D260F7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text w:multiLine="1"/>
@@ -1031,51 +1030,51 @@
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00942040">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6961A6" w14:textId="2B7D5A8A" w:rsidR="00B444D6" w:rsidRDefault="00B444D6" w:rsidP="002C0D37">
+          <w:p w14:paraId="5A6961A6" w14:textId="1DD6B4C1" w:rsidR="00B444D6" w:rsidRDefault="00B444D6" w:rsidP="002C0D37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F234FB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Certificates of insurance in accordance with </w:t>
             </w:r>
             <w:r w:rsidR="003D6F0E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Addendum A to the General Conditions of Purchase</w:t>
             </w:r>
             <w:r w:rsidR="00107FC8">
@@ -1085,51 +1084,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> (located at </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="00107FC8" w:rsidRPr="00320D5B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>https://ridop.ri.gov/about-us/procurement-statutes-and-regulations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00107FC8">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F234FB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>.  When commercial general liability</w:t>
+              <w:t>. When commercial general liability</w:t>
             </w:r>
             <w:r w:rsidR="00EF09CA">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> insurance</w:t>
             </w:r>
             <w:r w:rsidRPr="00F234FB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> is required, </w:t>
             </w:r>
             <w:r w:rsidR="00EF09CA">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>then</w:t>
             </w:r>
             <w:r w:rsidRPr="00F234FB">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
@@ -1253,1090 +1252,818 @@
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00942040">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349363F8" w14:textId="58FC32E6" w:rsidR="00C621B5" w:rsidRPr="00C621B5" w:rsidRDefault="00807262" w:rsidP="00807262">
+          <w:p w14:paraId="12A48B7D" w14:textId="15CF27B7" w:rsidR="00F41892" w:rsidRDefault="00807262" w:rsidP="00807262">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
-                <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00807262">
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minority Business Enterprise (MBE) Plan.  Submit MBE plan to Rhode Island Department of Administration, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0030757B">
+              <w:t>Minority Business Enterprise (MBE) Plan</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892" w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Division of Equity, Diversity &amp; Inclusion (DEDI)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00807262">
+              <w:t xml:space="preserve"> and Related Documentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>, Minority Business Enterprise Compliance Office at One Capitol Hill, 3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00807262">
+              <w:t xml:space="preserve">. Submit MBE </w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892" w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00807262">
+              </w:rPr>
+              <w:t>Utilization Plan and required backup documentation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Floor, Providence, Rhode Island 02908.  For further information, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00487C26" w:rsidRPr="00487C26">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MBE Compliance Office at 401-574-8606 or via email at </w:t>
+              <w:t>listed at</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892" w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="00487C26" w:rsidRPr="00943A40">
+              <w:r w:rsidR="00F41892" w:rsidRPr="00F41892">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>https://dedi.ri.gov/division-units/minority-business-enterprise-compliance-office/mbe-contract-compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F41892" w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00F41892" w:rsidRPr="001F45C4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>mbe.compliance@doa.ri.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00487C26">
+            <w:r w:rsidR="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rhode Island Department of Administration, </w:t>
+            </w:r>
+            <w:r w:rsidR="0030757B" w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Division of Equity, Diversity &amp; Inclusion (DEDI)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Minority Business Enterprise Compliance Office</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00AD0A64">
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00807262">
+              <w:t>One Capitol Hill, 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="0030757B">
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>DEDI</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00807262">
+              <w:t xml:space="preserve"> Floor, Providence, Rhode Island 02908.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7555F142" w14:textId="77777777" w:rsidR="00F41892" w:rsidRDefault="00F41892" w:rsidP="00807262">
+            <w:pPr>
+              <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> website at </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidR="0030757B" w:rsidRPr="00A56C58">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="349363F8" w14:textId="4D87FF32" w:rsidR="00C621B5" w:rsidRPr="00F41892" w:rsidRDefault="00807262" w:rsidP="00807262">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For further information, </w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892" w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">contact the </w:t>
+            </w:r>
+            <w:r w:rsidR="00487C26" w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MBE Compliance Office at 401-574-8606 or via email at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="00487C26" w:rsidRPr="00F41892">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cs="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>http://dedi.ri.gov/</w:t>
+                <w:t>mbe.compliance@doa.ri.gov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00807262">
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="1F497D"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00807262">
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The resulting determination from </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0030757B">
+              <w:t xml:space="preserve"> The resulting</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892" w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> written</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> determination from </w:t>
+            </w:r>
+            <w:r w:rsidR="0030757B" w:rsidRPr="00F41892">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>DEDI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00807262">
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> shall be the required final document to complete the tentative award process.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F41892" w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00807262">
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41892">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>For Non-</w:t>
-[...55 lines deleted...]
-              <w:t>Plan shall be submitted within 5 business days of the date of this tentative selection notice.</w:t>
+              <w:t xml:space="preserve"> the required final document to complete the tentative award process. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF09CA" w14:paraId="12D5D3C8" w14:textId="77777777" w:rsidTr="00C621B5">
+      <w:tr w:rsidR="00BB5135" w:rsidRPr="00F234FB" w14:paraId="47E24673" w14:textId="77777777" w:rsidTr="00B16B7D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="752500DE" w14:textId="77777777" w:rsidR="00B96F9E" w:rsidRDefault="00B96F9E" w:rsidP="002C0D37">
-[...38 lines deleted...]
-          <w:p w14:paraId="5D4178A2" w14:textId="67AA3617" w:rsidR="00EF09CA" w:rsidRPr="00CF0109" w:rsidRDefault="00EF09CA" w:rsidP="002C0D37">
+          <w:p w14:paraId="35611CDC" w14:textId="77777777" w:rsidR="00BB5135" w:rsidRPr="00CF0109" w:rsidRDefault="00BB5135" w:rsidP="00B16B7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF0109">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8460" w:type="dxa"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A156572" w14:textId="61ECE94F" w:rsidR="00956EDC" w:rsidRPr="00956EDC" w:rsidRDefault="00956EDC" w:rsidP="00956EDC">
-[...273 lines deleted...]
-          <w:p w14:paraId="33BDC907" w14:textId="7CFBFC92" w:rsidR="00EF09CA" w:rsidRPr="00F234FB" w:rsidRDefault="00EF09CA" w:rsidP="00CF0109">
+          <w:p w14:paraId="699D0554" w14:textId="77777777" w:rsidR="00BB5135" w:rsidRPr="00F234FB" w:rsidRDefault="00BB5135" w:rsidP="00B16B7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2304"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="left" w:pos="8640"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="10080"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>For public works projects valued in excess of $150,000.00, the Vendor must submit a p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF0109">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>erformance bond and labor payment bond from a firm authorized to conduct business in the State of Rhode Island.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F607CF" w:rsidRPr="00F234FB" w14:paraId="49955DAF" w14:textId="77777777" w:rsidTr="00B16B7D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFC4DBF" w14:textId="3107B0B7" w:rsidR="00F607CF" w:rsidRPr="00CF0109" w:rsidRDefault="00F607CF" w:rsidP="00B16B7D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>X</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8460" w:type="dxa"/>
+            <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="063F686A" w14:textId="388BDA93" w:rsidR="00F607CF" w:rsidRDefault="00F607CF" w:rsidP="00F607CF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2304"/>
+                <w:tab w:val="left" w:pos="2880"/>
+                <w:tab w:val="left" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="5040"/>
+                <w:tab w:val="left" w:pos="5760"/>
+                <w:tab w:val="left" w:pos="6480"/>
+                <w:tab w:val="left" w:pos="7200"/>
+                <w:tab w:val="left" w:pos="7920"/>
+                <w:tab w:val="left" w:pos="8640"/>
+                <w:tab w:val="left" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="10080"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F607CF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proposed Prevailing Wage Contract Addendum Certification Form (R.I. Gen. Laws § 37-13-1). Bidders must review all information pertaining to prevailing wage requirements and compliance pursuant to R.I. Gen. Laws § 37-13-1 et. seq. and as detailed by the Rhode Island Department of Labor &amp; Training (DLT) at https://dlt.ri.gov/regulation-and-safety/prevailing-wage.  As a condition to award issuance, tentatively selected vendors must complete and submit a “Proposed Prevailing Wage Contract Addendum for State/Quasi” certification form located at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00A00F08">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:t>https://dlt.ri.gov/regulation-and-safety/prevailing-wage/prevailing-wage-forms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F607CF">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3804E679" w14:textId="37008F89" w:rsidR="00463455" w:rsidRDefault="00861EC0" w:rsidP="00861EC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8670"/>
         </w:tabs>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167E9AA8" w14:textId="3287F36A" w:rsidR="00A9768C" w:rsidRPr="00A9768C" w:rsidRDefault="00A9768C" w:rsidP="00FE16FC">
+    <w:p w14:paraId="4158342A" w14:textId="358BD5E1" w:rsidR="00463455" w:rsidRDefault="00956EDC" w:rsidP="00F41892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2460"/>
           <w:tab w:val="left" w:pos="8580"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Should</w:t>
       </w:r>
       <w:r w:rsidRPr="0002775A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> you have any questions regarding </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the requirements delineated in this</w:t>
       </w:r>
       <w:r w:rsidRPr="0002775A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>correspondence</w:t>
       </w:r>
       <w:r w:rsidRPr="0002775A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, please feel free to contact the undersigned. </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000F2E05">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD5F3AA" w14:textId="77777777" w:rsidR="00463455" w:rsidRDefault="00463455">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF1BABD" w14:textId="262A57BF" w:rsidR="000E080A" w:rsidRDefault="00472388" w:rsidP="00472388">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8412"/>
         </w:tabs>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D95D9C6" w14:textId="66FC995B" w:rsidR="00463455" w:rsidRDefault="00FB32CF">
+    <w:p w14:paraId="3D95D9C6" w14:textId="66FC995B" w:rsidR="00463455" w:rsidRDefault="00CF0A7D">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Agency Contact Name"/>
           <w:tag w:val="Agency Contact Name"/>
           <w:id w:val="-1212573387"/>
           <w:placeholder>
             <w:docPart w:val="5780D055E2CF4EA0849E6B3776CA22B3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A3407B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Agency Contact Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00A3407B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="-1657612420"/>
           <w:placeholder>
             <w:docPart w:val="565CF3CFD8F64D40B201C33D5A05F407"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A3407B">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Title</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="38D0572C" w14:textId="77777777" w:rsidR="0086297C" w:rsidRDefault="0086297C" w:rsidP="000440E6">
-[...5 lines deleted...]
-    <w:p w14:paraId="74095314" w14:textId="199445F1" w:rsidR="00487C26" w:rsidRDefault="00463455" w:rsidP="00487C26">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6EDAE674" w14:textId="416BA0E2" w:rsidR="00BB756C" w:rsidRPr="00E73878" w:rsidRDefault="00E73878" w:rsidP="001B0256">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="432" w:hanging="432"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00956EDC">
-[...79 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">EOO Compliance, </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="306FBA19" w14:textId="49432E38" w:rsidR="00E12310" w:rsidRDefault="00E12310" w:rsidP="002D736E">
       <w:pPr>
         <w:ind w:right="-180"/>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F116842" w14:textId="06DED4DB" w:rsidR="00B16426" w:rsidRPr="000B18F1" w:rsidRDefault="001E6EF7" w:rsidP="000B18F1">
+    <w:p w14:paraId="09D2F3F3" w14:textId="29338E41" w:rsidR="00B16426" w:rsidRPr="00E73878" w:rsidRDefault="001E6EF7" w:rsidP="00AC7649">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="8355"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA0036">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Enclosure</w:t>
       </w:r>
       <w:r w:rsidR="00956EDC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA0036">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:alias w:val="Attachment Reference"/>
           <w:tag w:val="Example: "/>
           <w:id w:val="465782491"/>
           <w:placeholder>
             <w:docPart w:val="8549A6C9FBB14BCA971D5634A1048856"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00DC1AFE">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t>ex, Rhode Island custom AIA contract guide</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00B16426">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AC7649">
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3415AC78" w14:textId="3E863A35" w:rsidR="00B16426" w:rsidRPr="00B16426" w:rsidRDefault="00B16426" w:rsidP="00B16426"/>
-[...28 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+    <w:sectPr w:rsidR="00B16426" w:rsidRPr="00E73878" w:rsidSect="00DA166A">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1260" w:right="1440" w:bottom="360" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A7365C2" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="005E43BD">
+    <w:p w14:paraId="50DC0C93" w14:textId="77777777" w:rsidR="00CF0A7D" w:rsidRDefault="00CF0A7D" w:rsidP="005E43BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69E4D4EB" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="005E43BD">
+    <w:p w14:paraId="0BF40C3D" w14:textId="77777777" w:rsidR="00CF0A7D" w:rsidRDefault="00CF0A7D" w:rsidP="005E43BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="58F9A886" w14:textId="40E58516" w:rsidR="006239B6" w:rsidRPr="005D041D" w:rsidRDefault="006239B6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58F9A886" w14:textId="4C5AEA01" w:rsidR="006239B6" w:rsidRPr="005D041D" w:rsidRDefault="006239B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D041D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2018-</w:t>
     </w:r>
     <w:r w:rsidR="00700DAA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="005D041D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -2557,301 +2284,313 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Last </w:t>
     </w:r>
     <w:r w:rsidR="005D011B" w:rsidRPr="005D041D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Revised</w:t>
     </w:r>
     <w:r w:rsidR="003B0066">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> on</w:t>
     </w:r>
     <w:r w:rsidR="005D011B" w:rsidRPr="005D041D">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidR="00487C26">
+    <w:r w:rsidR="00F607CF">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>08/01</w:t>
+      <w:t>7/9</w:t>
     </w:r>
-    <w:r w:rsidR="00861EC0">
+    <w:r w:rsidR="00AC7649">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>/2024</w:t>
+      <w:t>/2026</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23E9081F" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="005E43BD">
+    <w:p w14:paraId="0C6EAAD2" w14:textId="77777777" w:rsidR="00CF0A7D" w:rsidRDefault="00CF0A7D" w:rsidP="005E43BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CBDD249" w14:textId="77777777" w:rsidR="005C6154" w:rsidRDefault="005C6154" w:rsidP="005E43BD">
+    <w:p w14:paraId="54C6AC55" w14:textId="77777777" w:rsidR="00CF0A7D" w:rsidRDefault="00CF0A7D" w:rsidP="005E43BD">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1333CEAC" w14:textId="77777777" w:rsidR="005E43BD" w:rsidRDefault="005E43BD" w:rsidP="005E43BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00762BAA">
       <w:rPr>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>TO BE PRINTED ON AGENCY LETTERHEAD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="458C5727" w14:textId="77777777" w:rsidR="00B43451" w:rsidRDefault="00B43451" w:rsidP="005E43BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E43BD"/>
     <w:rsid w:val="000440E6"/>
     <w:rsid w:val="00077939"/>
     <w:rsid w:val="00094F51"/>
     <w:rsid w:val="000B18F1"/>
     <w:rsid w:val="000D4282"/>
     <w:rsid w:val="000E080A"/>
     <w:rsid w:val="000F215F"/>
     <w:rsid w:val="000F2E05"/>
     <w:rsid w:val="00107FC8"/>
     <w:rsid w:val="0011270F"/>
     <w:rsid w:val="00162762"/>
+    <w:rsid w:val="001B0256"/>
+    <w:rsid w:val="001B4052"/>
     <w:rsid w:val="001E6EF7"/>
     <w:rsid w:val="00242EA6"/>
     <w:rsid w:val="00253655"/>
+    <w:rsid w:val="002A78C8"/>
     <w:rsid w:val="002B393E"/>
     <w:rsid w:val="002B4B05"/>
+    <w:rsid w:val="002C67F2"/>
     <w:rsid w:val="002D736E"/>
     <w:rsid w:val="002E6401"/>
     <w:rsid w:val="0030757B"/>
     <w:rsid w:val="00362882"/>
     <w:rsid w:val="003A011A"/>
     <w:rsid w:val="003A3C19"/>
     <w:rsid w:val="003B0066"/>
     <w:rsid w:val="003B044B"/>
     <w:rsid w:val="003D6F0E"/>
     <w:rsid w:val="00442144"/>
     <w:rsid w:val="004456FB"/>
     <w:rsid w:val="00463455"/>
     <w:rsid w:val="00472388"/>
     <w:rsid w:val="00487C26"/>
     <w:rsid w:val="004C6557"/>
     <w:rsid w:val="004D2F25"/>
     <w:rsid w:val="00522FCC"/>
     <w:rsid w:val="00545EDF"/>
     <w:rsid w:val="00557E03"/>
     <w:rsid w:val="005611B3"/>
     <w:rsid w:val="005658F1"/>
     <w:rsid w:val="00585C96"/>
     <w:rsid w:val="005A4407"/>
     <w:rsid w:val="005B6A50"/>
     <w:rsid w:val="005C39FC"/>
     <w:rsid w:val="005C6154"/>
     <w:rsid w:val="005D011B"/>
     <w:rsid w:val="005D041D"/>
     <w:rsid w:val="005E43BD"/>
     <w:rsid w:val="006239B6"/>
     <w:rsid w:val="00647488"/>
     <w:rsid w:val="00674900"/>
     <w:rsid w:val="006A5E4C"/>
+    <w:rsid w:val="006A7670"/>
     <w:rsid w:val="006F7E63"/>
     <w:rsid w:val="00700DAA"/>
     <w:rsid w:val="00716865"/>
     <w:rsid w:val="00762BAA"/>
     <w:rsid w:val="00762F94"/>
     <w:rsid w:val="00766BFB"/>
     <w:rsid w:val="00773A14"/>
     <w:rsid w:val="00785015"/>
     <w:rsid w:val="007C141E"/>
     <w:rsid w:val="007D76FB"/>
     <w:rsid w:val="00807262"/>
     <w:rsid w:val="00813DB6"/>
     <w:rsid w:val="008579B2"/>
+    <w:rsid w:val="008614F4"/>
     <w:rsid w:val="00861EC0"/>
     <w:rsid w:val="0086297C"/>
     <w:rsid w:val="008E000B"/>
     <w:rsid w:val="008F79B3"/>
     <w:rsid w:val="00900696"/>
     <w:rsid w:val="00934411"/>
     <w:rsid w:val="00956EDC"/>
     <w:rsid w:val="00987F80"/>
     <w:rsid w:val="009C696C"/>
     <w:rsid w:val="00A24A30"/>
     <w:rsid w:val="00A3407B"/>
     <w:rsid w:val="00A55364"/>
     <w:rsid w:val="00A85A5B"/>
     <w:rsid w:val="00A9768C"/>
+    <w:rsid w:val="00AC7649"/>
     <w:rsid w:val="00AD0A64"/>
     <w:rsid w:val="00AE2872"/>
     <w:rsid w:val="00B16426"/>
     <w:rsid w:val="00B42036"/>
     <w:rsid w:val="00B43451"/>
     <w:rsid w:val="00B444D6"/>
     <w:rsid w:val="00B963A1"/>
     <w:rsid w:val="00B96F9E"/>
+    <w:rsid w:val="00BB5135"/>
     <w:rsid w:val="00BB756C"/>
     <w:rsid w:val="00C41E97"/>
     <w:rsid w:val="00C621B5"/>
     <w:rsid w:val="00C87752"/>
     <w:rsid w:val="00CF0109"/>
+    <w:rsid w:val="00CF0A7D"/>
     <w:rsid w:val="00DA166A"/>
     <w:rsid w:val="00DC1893"/>
     <w:rsid w:val="00DF0CDD"/>
     <w:rsid w:val="00E00433"/>
     <w:rsid w:val="00E046CD"/>
     <w:rsid w:val="00E12310"/>
     <w:rsid w:val="00E21636"/>
+    <w:rsid w:val="00E221EB"/>
     <w:rsid w:val="00E360F8"/>
     <w:rsid w:val="00E61D68"/>
+    <w:rsid w:val="00E73878"/>
     <w:rsid w:val="00E7490C"/>
     <w:rsid w:val="00E92E87"/>
     <w:rsid w:val="00EB5E10"/>
     <w:rsid w:val="00EB6409"/>
     <w:rsid w:val="00EC23C6"/>
     <w:rsid w:val="00EC5696"/>
     <w:rsid w:val="00ED19D2"/>
     <w:rsid w:val="00EF09CA"/>
+    <w:rsid w:val="00F41892"/>
     <w:rsid w:val="00F44A0D"/>
     <w:rsid w:val="00F545F6"/>
+    <w:rsid w:val="00F607CF"/>
     <w:rsid w:val="00F815B7"/>
+    <w:rsid w:val="00F9495A"/>
     <w:rsid w:val="00FB32CF"/>
     <w:rsid w:val="00FE0370"/>
     <w:rsid w:val="00FE0B98"/>
     <w:rsid w:val="00FE16FC"/>
     <w:rsid w:val="00FE3532"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="671F8B2E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{13483B0F-799A-4548-8BFF-60334E10D500}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3511,98 +3250,68 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000F215F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0030757B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dedi.ri.gov/divisions-units/equal-opportunity-office/contract-compliance-related-forms" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rules.sos.ri.gov/regulations/part/220-30-00-13" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eoo.compliance@doa.ri.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eoo.compliance@doa.ri.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dedi.ri.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sean.holley@doa.ri.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbe.compliance@doa.ri.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridop.ri.gov/about-us/procurement-statutes-and-regulations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbe.compliance@doa.ri.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dlt.ri.gov/regulation-and-safety/prevailing-wage/prevailing-wage-forms" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rules.sos.ri.gov/regulations/part/220-30-00-13" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbe.compliance@doa.ri.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mbe.compliance@doa.ri.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dedi.ri.gov/division-units/minority-business-enterprise-compliance-office/mbe-contract-compliance" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridop.ri.gov/about-us/procurement-statutes-and-regulations" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...28 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F035B318D7F9451FBDB212631F95C18F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0CD78AE4-C222-4866-8EAF-0F9198D7C60D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FC0037" w:rsidRDefault="00F52E38" w:rsidP="00F52E38">
           <w:pPr>
             <w:pStyle w:val="F035B318D7F9451FBDB212631F95C18F7"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cs="Times New Roman"/>
             </w:rPr>
@@ -4075,157 +3784,199 @@
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F1454C" w:rsidRDefault="00015AD9" w:rsidP="00015AD9">
           <w:pPr>
             <w:pStyle w:val="8549A6C9FBB14BCA971D5634A1048856"/>
           </w:pPr>
           <w:r w:rsidRPr="00DC1AFE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t xml:space="preserve">ex, </w:t>
           </w:r>
           <w:r w:rsidRPr="00DC1AFE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Rhode Island custom AIA contract guide</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="67E216A981F3437EBA8319E45E2C822F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4E64AFC8-8BE6-4C15-8D22-E2E6E861340C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009472C0" w:rsidRDefault="009472C0" w:rsidP="009472C0">
+          <w:pPr>
+            <w:pStyle w:val="67E216A981F3437EBA8319E45E2C822F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E75335">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:cs="Times New Roman"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F52E38"/>
     <w:rsid w:val="00015AD9"/>
     <w:rsid w:val="000A3080"/>
+    <w:rsid w:val="001B4052"/>
+    <w:rsid w:val="002C67F2"/>
     <w:rsid w:val="00307AC2"/>
     <w:rsid w:val="003F6129"/>
     <w:rsid w:val="0040543D"/>
     <w:rsid w:val="004F35A1"/>
     <w:rsid w:val="00570719"/>
+    <w:rsid w:val="005839F4"/>
     <w:rsid w:val="00610F98"/>
     <w:rsid w:val="006C2F36"/>
     <w:rsid w:val="006D6965"/>
     <w:rsid w:val="007820A7"/>
     <w:rsid w:val="0083596F"/>
+    <w:rsid w:val="008614F4"/>
+    <w:rsid w:val="009472C0"/>
     <w:rsid w:val="00956EBD"/>
+    <w:rsid w:val="00A345A4"/>
     <w:rsid w:val="00AD4785"/>
     <w:rsid w:val="00B11B87"/>
     <w:rsid w:val="00C001C0"/>
     <w:rsid w:val="00C961CB"/>
     <w:rsid w:val="00E13D0C"/>
     <w:rsid w:val="00E13F0A"/>
+    <w:rsid w:val="00EE1333"/>
     <w:rsid w:val="00F1454C"/>
     <w:rsid w:val="00F52E38"/>
+    <w:rsid w:val="00F9495A"/>
     <w:rsid w:val="00FC0037"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4611,65 +4362,53 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC0037"/>
+    <w:rsid w:val="009472C0"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F035B318D7F9451FBDB212631F95C18F7">
     <w:name w:val="F035B318D7F9451FBDB212631F95C18F7"/>
     <w:rsid w:val="00F52E38"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DDBC93856B24A71BC7FD3E4E8F744297">
     <w:name w:val="4DDBC93856B24A71BC7FD3E4E8F744297"/>
     <w:rsid w:val="00F52E38"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
@@ -4736,60 +4475,61 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8DF2A248D8E34A35B8F939B239AE56814">
     <w:name w:val="8DF2A248D8E34A35B8F939B239AE56814"/>
     <w:rsid w:val="00F52E38"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="310C90E44D2745CAA280490D656262BE2">
     <w:name w:val="310C90E44D2745CAA280490D656262BE2"/>
     <w:rsid w:val="00F52E38"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="680E05608CF54130A6D863822C9C98531">
-[...1 lines deleted...]
-    <w:rsid w:val="00F52E38"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67E216A981F3437EBA8319E45E2C822F">
+    <w:name w:val="67E216A981F3437EBA8319E45E2C822F"/>
+    <w:rsid w:val="009472C0"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="853749AF775241718EA65C56F4048BF91">
     <w:name w:val="853749AF775241718EA65C56F4048BF91"/>
     <w:rsid w:val="00F52E38"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5780D055E2CF4EA0849E6B3776CA22B3">
     <w:name w:val="5780D055E2CF4EA0849E6B3776CA22B3"/>
     <w:rsid w:val="00F52E38"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
@@ -4804,51 +4544,51 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="58A133721DA14293A9E59E14D3D260F7">
     <w:name w:val="58A133721DA14293A9E59E14D3D260F7"/>
     <w:rsid w:val="00FC0037"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F2BE8DC9A414669A620B1EA6F441A49">
     <w:name w:val="5F2BE8DC9A414669A620B1EA6F441A49"/>
     <w:rsid w:val="00FC0037"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B1294A70C06E4F33BDDE740B17AFE9CA">
     <w:name w:val="B1294A70C06E4F33BDDE740B17AFE9CA"/>
     <w:rsid w:val="00FC0037"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8549A6C9FBB14BCA971D5634A1048856">
     <w:name w:val="8549A6C9FBB14BCA971D5634A1048856"/>
     <w:rsid w:val="00015AD9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -5092,70 +4832,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0B6AAC3-6E2A-46DA-83C8-EA13D0E69E02}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>613</Words>
-  <Characters>3500</Characters>
+  <Words>618</Words>
+  <Characters>3523</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4105</CharactersWithSpaces>
+  <CharactersWithSpaces>4133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pomfret, Alicia (DOA)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>