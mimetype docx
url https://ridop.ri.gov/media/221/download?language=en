--- v0 (2025-10-01)
+++ v1 (2026-05-07)
@@ -1,6034 +1,5919 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7DE3F2D0" w14:textId="693C7002" w:rsidR="00BD015F" w:rsidRDefault="00B459DD" w:rsidP="00BD015F">
-[...1 lines deleted...]
-        <w:spacing w:before="36"/>
+    <w:p w14:paraId="7DE3F2D0" w14:textId="693C7002" w:rsidR="00BD015F" w:rsidRPr="009709A3" w:rsidRDefault="00B459DD" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EA1E806" wp14:editId="344F0C37">
             <wp:extent cx="1081529" cy="1089660"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1113587" cy="1121959"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D71495" w14:textId="77777777" w:rsidR="00634118" w:rsidRDefault="00634118" w:rsidP="00634118">
-[...1 lines deleted...]
-        <w:spacing w:before="36"/>
+    <w:p w14:paraId="09D71495" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6165F671" w14:textId="6949DC9E" w:rsidR="00206E11" w:rsidRDefault="00965337" w:rsidP="00BE1674">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6165F671" w14:textId="6949DC9E" w:rsidR="00206E11" w:rsidRPr="009709A3" w:rsidRDefault="00965337" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RFP - </w:t>
       </w:r>
-      <w:r w:rsidR="00D160EB" w:rsidRPr="00D160EB">
+      <w:r w:rsidR="00D160EB" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AGENCY </w:t>
       </w:r>
-      <w:r w:rsidR="00F100EE" w:rsidRPr="00D160EB">
+      <w:r w:rsidR="00F100EE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOLICITATION</w:t>
       </w:r>
-      <w:r w:rsidR="004340DF" w:rsidRPr="00D160EB">
+      <w:r w:rsidR="004340DF" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F03ED6" w14:textId="77777777" w:rsidR="008B0941" w:rsidRDefault="008B0941" w:rsidP="00BE1674">
+    <w:p w14:paraId="28F03ED6" w14:textId="77777777" w:rsidR="008B0941" w:rsidRPr="009709A3" w:rsidRDefault="008B0941" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51A19A0D" w14:textId="150CD912" w:rsidR="009C24F9" w:rsidRDefault="008B0941" w:rsidP="008B0941">
+    <w:p w14:paraId="51A19A0D" w14:textId="150CD912" w:rsidR="009C24F9" w:rsidRPr="009709A3" w:rsidRDefault="008B0941" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk104549515"/>
       <w:commentRangeStart w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HEADER</w:t>
       </w:r>
       <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="00811924">
+      <w:r w:rsidR="00811924" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0442B2" w14:textId="77777777" w:rsidR="00811924" w:rsidRPr="00811924" w:rsidRDefault="00811924" w:rsidP="00811924">
+    <w:p w14:paraId="4B0442B2" w14:textId="77777777" w:rsidR="00811924" w:rsidRPr="009709A3" w:rsidRDefault="00811924" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0545522E" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="0545522E" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="120"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6E5C7E" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="4F6E5C7E" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57DF26F0" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="57DF26F0" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="2"/>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Description</w:t>
       </w:r>
       <w:commentRangeEnd w:id="2"/>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E5A4DF" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="26E5A4DF" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5400"/>
           <w:tab w:val="left" w:pos="6120"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7560"/>
           <w:tab w:val="left" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52F2D720" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="52F2D720" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>PRE-BID/ PROPOSAL CONFERENCE:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4933D7D7" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4933D7D7" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MANDATORY: YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EC3E8D" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="64EC3E8D" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56289331" w14:textId="5A0AD96D" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BONDING REQUIREMENTS</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A9389F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA3B52F" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BID SURETY BOND REQUIRED: YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6ACBFA" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3C6ACBFA" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PAYMENT AND PERFORMANCE BOND REQUIRED: YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6820120E" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="6820120E" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:ind w:right="300"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="316193EE" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="316193EE" w14:textId="6D440C4D" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:ind w:right="300"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:b/>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>CONTRACT TERMS</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0774DA12" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+      <w:r w:rsidR="00A9389F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0774DA12" w14:textId="46CBFEE5" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk104549799"/>
       <w:commentRangeStart w:id="4"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="00806389">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>The initial contract period will begin approximately [Insert date] for [insert period</w:t>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>The initial contract period will begin approximately [</w:t>
+      </w:r>
+      <w:r w:rsidR="009709A3" w:rsidRPr="00806389">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>] .</w:t>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806389">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>  Contracts may be renewed for up to [Insert number] additional 12-month periods based on vendor performance and the availability of funds.</w:t>
+        <w:t>nsert date] for [insert period].  Contracts may be renewed for up to [</w:t>
+      </w:r>
+      <w:r w:rsidR="009709A3" w:rsidRPr="00806389">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806389">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsert number] additional 12-month periods </w:t>
+      </w:r>
+      <w:r w:rsidR="00431E87">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at the sole discretion of the State </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806389">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>based on vendor performance and the availability of funds.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="4"/>
-      <w:r>
+      <w:r w:rsidRPr="00806389">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="28DE9864" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="28DE9864" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="00806389" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:right="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E89027A" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="09B0116B" w14:textId="6698E0C7" w:rsidR="00C50F6C" w:rsidRDefault="00C50F6C" w:rsidP="009709A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...4 lines deleted...]
-      <w:permStart w:id="826493987" w:edGrp="everyone"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Insurance Requirements</w:t>
+        <w:t xml:space="preserve">INSURANCE </w:t>
       </w:r>
       <w:commentRangeStart w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REQUIREMENTS</w:t>
+      </w:r>
       <w:commentRangeEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00A9389F">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-        <w:commentReference w:id="5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:permEnd w:id="826493987"/>
-    <w:p w14:paraId="6930ED77" w14:textId="625F0C11" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="6930ED77" w14:textId="331B4C57" w:rsidR="00CD7D30" w:rsidRPr="009709A3" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n accordance with this solicitation</w:t>
+      </w:r>
+      <w:r w:rsidR="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as outlined in Section 13.19 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the General Conditions of Purchase,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> found at  </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="009709A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://rules.sos.ri.gov/regulations/part/220-30-00-13</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="004066C1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00570955">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>and General Conditions - Addendum A found at</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>and General Conditions - Addendum A</w:t>
+      </w:r>
+      <w:r w:rsidR="004066C1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> found at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="007F3E7D">
+        <w:r w:rsidR="007F3E7D" w:rsidRPr="009709A3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://ridop.ri.gov/about-us/procurement-statutes-and-regulations</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the following insurance coverage shall be required of the awarded vendor(s):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1512E4D8" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="1512E4D8" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="009709A3" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10E1FA8E" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="6BC11E6B" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>General Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB8E51B" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...27 lines deleted...]
-        <w:ind w:left="1710" w:hanging="720"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523A2EEC" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="12"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13a)  </w:t>
       </w:r>
-      <w:permStart w:id="817961449" w:edGrp="everyone"/>
+      <w:permStart w:id="953565436" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-899517277"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="817961449"/>
+          <w:permEnd w:id="953565436"/>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Liability - combined single limit of $1,000,000 per occurrence, $1,000,000 general </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0FABF117" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t>Commercial General Liability – Combined single limit of $1,000,000 per occurrence, $1,000,000 general aggregate and $1,000,000 products/completed operations aggregate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D270614" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1710" w:hanging="720"/>
+        <w:ind w:left="1980" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="524CC1BE" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="1170"/>
+    <w:p w14:paraId="7D20E7C8" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13b)  </w:t>
       </w:r>
-      <w:permStart w:id="1901143598" w:edGrp="everyone"/>
+      <w:permStart w:id="1936463815" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1302273126"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:permEnd w:id="1901143598"/>
-      <w:r>
+      <w:permEnd w:id="1936463815"/>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="65B16D50" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t>Workers’ Compensation – $100,000 each accident, $100,000 disease or policy limit and $100,000 each employee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7268DE89" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1710" w:hanging="720"/>
+        <w:ind w:left="1980" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62BB875A" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="3C2E29C7" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1710" w:hanging="720"/>
+        <w:ind w:left="1980" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13c)  </w:t>
       </w:r>
-      <w:permStart w:id="1428519135" w:edGrp="everyone"/>
+      <w:permStart w:id="1654277270" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1106698219"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="1428519135"/>
+          <w:permEnd w:id="1654277270"/>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Automobile liability - $1,000,000 each occurrence combined single limit. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F447A1C" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t xml:space="preserve">Automobile Liability – $1,000,000 each occurrence combined single limit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52058272" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1710" w:hanging="720"/>
+        <w:ind w:left="1980" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="110D6C07" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...5 lines deleted...]
-        <w:ind w:left="2160" w:hanging="1170"/>
+    <w:p w14:paraId="386A305F" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="900"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13d)  </w:t>
       </w:r>
-      <w:permStart w:id="1583495941" w:edGrp="everyone"/>
+      <w:permStart w:id="1356860341" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1248954318"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="1583495941"/>
+          <w:permEnd w:id="1356860341"/>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Crime - $500,000 per occurrence or 50% of contract amount, whichever is greater. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4AF5F294" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t xml:space="preserve">Crime – $500,000 per occurrence or 50% of contract amount, whichever is greater. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCE87FF" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5867EDC8" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="7A443985" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265F9522" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-        <w:ind w:left="1710" w:hanging="720"/>
+    </w:p>
+    <w:p w14:paraId="3BE90FE5" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...22 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">13e)  </w:t>
       </w:r>
-      <w:permStart w:id="1527650891" w:edGrp="everyone"/>
+      <w:permStart w:id="1785945860" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1722933074"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="1527650891"/>
+          <w:permEnd w:id="1785945860"/>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Professional liability (“errors and omissions”) - $2,000,000 per occurrence, $2,000,000 annual aggregate. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0383114A" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t xml:space="preserve">Professional Liability (“Errors and Omissions”) – $2,000,000 per occurrence, $2,000,000 annual aggregate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77139629" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1710" w:hanging="720"/>
+        <w:ind w:left="1980" w:hanging="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="563B036C" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="1170"/>
+    <w:p w14:paraId="45749828" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13f)  </w:t>
       </w:r>
-      <w:permStart w:id="1123843231" w:edGrp="everyone"/>
+      <w:permStart w:id="1879247117" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="881057435"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="1123843231"/>
+          <w:permEnd w:id="1879247117"/>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Environmental/Pollution Liability when past, present or future hazard is possible - $1,000,000 per occurrence and $2,000,000 aggregate.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="30FF2146" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t>Environmental/Pollution Liability (when past, present or future hazard is possible) – $1,000,000 per occurrence and $2,000,000 aggregate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FE1AB6" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1710" w:hanging="720"/>
+        <w:ind w:left="1980" w:hanging="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46AC4881" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="1170"/>
+    <w:p w14:paraId="43538C56" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13g)  </w:t>
       </w:r>
-      <w:permStart w:id="964494210" w:edGrp="everyone"/>
+      <w:permStart w:id="2054844026" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1866406832"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="964494210"/>
+          <w:permEnd w:id="2054844026"/>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Working with Children, Elderly or Disabled Persons – Physical Abuse and Molestation Liability Insurance – $1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5A66610B" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t xml:space="preserve">,000,000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">per occurrence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773B9F5F" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1710" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24A5B738" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="455E0170" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Information Technology and/or Cyber/Privacy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4269FE54" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="810"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-        <w:ind w:left="1800" w:hanging="810"/>
+    </w:p>
+    <w:p w14:paraId="774EB1C8" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13h)  </w:t>
       </w:r>
-      <w:permStart w:id="325464577" w:edGrp="everyone"/>
+      <w:permStart w:id="1046510017" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-331061272"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="325464577"/>
+          <w:permEnd w:id="1046510017"/>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Technology Errors and Omissions - Combined single limit per occurrence shall not be less than $5,000,000. Annual aggregate limit shall not be less than $5,000,000.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Technology Errors and Omissions – Combined single limit per occurrence shall not be less than $5,000,000. Annual aggregate limit shall not be less than $5,000,000.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF79C93" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="1170"/>
+    <w:p w14:paraId="21073A9F" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F3E7ABC" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="2D60AE12" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:left="2160" w:hanging="1170"/>
+        <w:ind w:left="1980" w:hanging="990"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:t xml:space="preserve">13i)  </w:t>
       </w:r>
-      <w:permStart w:id="1599689101" w:edGrp="everyone"/>
+      <w:permStart w:id="541402348" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2122249197"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="1599689101"/>
+          <w:permEnd w:id="541402348"/>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="00F657F6">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Information Technology Cyber/Privacy – Minimum limits of $5,000,000 per occurrence and $5,000,000 annual aggregate.  If Contract Party provides</w:t>
+      </w:r>
       <w:r>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Information Technology Cyber/Privacy – minimum limits of $5,000,000 per occurrence and $5,000,000 annual aggregate.  If Contract Party provides: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AF75523" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t xml:space="preserve"> or has access to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7102A6E0" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="2160" w:hanging="1170"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="auto"/>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7D8A0D8E" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC8E460" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3060" w:hanging="900"/>
+        <w:ind w:left="2700" w:hanging="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">a)  </w:t>
       </w:r>
-      <w:permStart w:id="586289817" w:edGrp="everyone"/>
+      <w:permStart w:id="1737502471" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-1934881243"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:permEnd w:id="586289817"/>
+      <w:permEnd w:id="1737502471"/>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>key back-office services</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Contract Party shall have a minimum limit of $10,000,000 per occurrence and $10,000,000 annual aggregate; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EEDFA3C" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:ind w:left="2700" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>back office</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> services Contract Party shall have a minimum limit of $10,000,000 per occurrence and $10,000,000 annual aggregate; </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">b)  </w:t>
       </w:r>
-      <w:permStart w:id="1924156994" w:edGrp="everyone"/>
+      <w:permStart w:id="846552428" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-1381626790"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="1924156994"/>
+          <w:permEnd w:id="846552428"/>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Protected Health Information</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3ECF83FD" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t xml:space="preserve"> (PHI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as defined in HIPAA and its implementing regulations, Personal Information as defined in in R.I. Gen. Laws § 11-49.3-1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810536">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or as otherwise defined in the Contract (together </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Confidential Information”), Contract Party shall have as a minimum the per occurrence, per annual aggregate, the total rounded product of projected number of persons data multiplied by $25 per person breach response expense per occurrence; but no less than $5,000,000 per occurrence, per annual aggregate; or, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA5B4F3" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:ind w:left="3060" w:hanging="900"/>
+        <w:ind w:left="2700" w:hanging="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">c)  </w:t>
       </w:r>
-      <w:permStart w:id="1201351941" w:edGrp="everyone"/>
+      <w:permStart w:id="981497288" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:id w:val="-2002884370"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:permEnd w:id="1201351941"/>
+      <w:permEnd w:id="981497288"/>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>mission critical services, network architecture and/or the totality of confidential data</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3A07652A" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+        <w:t>, Contract Party shall have a minimum limit of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $20,000,000 per occurrence and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$20,000,000 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the annual aggregate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021BB083" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="810"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C0D772" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="7B4F4A15" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (delete section if not applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDA0630" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...22 lines deleted...]
-    <w:p w14:paraId="29160C6D" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662C21E6" w14:textId="28630017" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="990"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="12"/>
-[...12 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D3C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">additional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>insurance type and minimum coverage required, e.g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>builder’s risk insurance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="472D95BD" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vessel operation (marine or aircraft)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D3C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F657F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="461D52D0" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="810"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="12"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3AD64CC0" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFEE2BB" w14:textId="77777777" w:rsidR="00341F8D" w:rsidRPr="00F657F6" w:rsidRDefault="00341F8D" w:rsidP="00341F8D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1170"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">13j)  </w:t>
       </w:r>
-      <w:permStart w:id="1326664543" w:edGrp="everyone"/>
+      <w:permStart w:id="512757714" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1237016471"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
-          <w:permEnd w:id="1326664543"/>
+          <w:permEnd w:id="512757714"/>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F657F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Other - </w:t>
       </w:r>
-      <w:permStart w:id="367742394" w:edGrp="everyone"/>
+      <w:permStart w:id="633350083" w:edGrp="everyone"/>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="471638176"/>
           <w:placeholder>
-            <w:docPart w:val="FB922CE2EDEA439AAD89C426C18DC3E5"/>
+            <w:docPart w:val="08EFC525CFC846629D918AEFF0860C22"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="00F657F6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Specify insurance type and minimum coverage required</w:t>
           </w:r>
-          <w:permEnd w:id="367742394"/>
+          <w:permEnd w:id="633350083"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4A4B3A77" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+    <w:p w14:paraId="4A4B3A77" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRPr="009709A3" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="430EC378" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="430EC378" w14:textId="47DB504C" w:rsidR="00CD7D30" w:rsidRPr="009709A3" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0" w:right="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Optional Instructions to Vendors: </w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:t>Optional Instructions to Vendors</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50F6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD0127">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50F6C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>elete section if AIA contract is not applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FAE182" w14:textId="42C05C59" w:rsidR="006B0617" w:rsidRDefault="00CD7D30" w:rsidP="009709A3">
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
           <w:id w:val="-781103685"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="009709A3">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:commentRangeStart w:id="6"/>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AIA Contract </w:t>
       </w:r>
       <w:commentRangeEnd w:id="6"/>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="6"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">For public works projects, the selected Vendor must submit a fully executed Rhode Island custom AIA contract. If awarded the contract, Vendor shall be required to obtain the specified AIA Documents from </w:t>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For public works projects, the selected Vendor must submit a fully executed Rhode Island custom AIA contract. If awarded the contract, Vendor shall be required to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB51F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>purchase</w:t>
+      </w:r>
+      <w:r w:rsidR="0000375A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, complete and submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the specified AIA </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB51F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ocuments</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB51F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; more information and link to </w:t>
+      </w:r>
+      <w:r w:rsidR="0000375A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">custom Rhode Island </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB51F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AIA website at </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
+        <w:r w:rsidR="00FB51F0" w:rsidRPr="0043208F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://documentsondemand.aia.org/?filter=Rhode</w:t>
+          <w:t>https://ridop.ri.gov/vendors/public-works-aia-custom-state-rhode-island-documents</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...24 lines deleted...]
-    <w:p w14:paraId="16E50B60" w14:textId="6A760180" w:rsidR="008768CC" w:rsidRPr="00854622" w:rsidRDefault="00163AC2" w:rsidP="008768CC">
+      <w:r w:rsidR="00FB51F0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E633125" w14:textId="77777777" w:rsidR="00FD0127" w:rsidRPr="009709A3" w:rsidRDefault="00FD0127" w:rsidP="00FD0127">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E61021B" w14:textId="77777777" w:rsidR="00FD0127" w:rsidRPr="009709A3" w:rsidRDefault="00EA05DB" w:rsidP="00FD0127">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="810"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1111666854"/>
           <w:placeholder>
-            <w:docPart w:val="CECC0F96D179472A9E4A4AC77C4E4975"/>
+            <w:docPart w:val="6C6002856ED647918E4C25B8DD9E2A26"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CD7D30" w:rsidRPr="00BF3EB2">
+          <w:r w:rsidR="00FD0127" w:rsidRPr="009709A3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Specify required AIA contract document</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4BCB0DF7" w14:textId="77777777" w:rsidR="008B0786" w:rsidRPr="008768CC" w:rsidRDefault="008B0786" w:rsidP="008B0786">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="300"/>
+    <w:p w14:paraId="6F13F866" w14:textId="77777777" w:rsidR="006B0617" w:rsidRDefault="006B0617" w:rsidP="009709A3">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="333333"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="286D9D13" w14:textId="7A466463" w:rsidR="00CD7D30" w:rsidRDefault="00FB51F0" w:rsidP="006B0617">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For authorized change orders, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D30" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design Agents must obtain and utilize the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D30" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ustom Rhode Island AIA</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D3C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D30" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>G701-2017, AIA</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D3C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D30" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G714-2017, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D3C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D30" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AIA</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D3C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D30" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G802-2017, which can also be located at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the above link.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D30" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7D30" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Full instructions will be included in the Tentative Selection Letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE6DA08" w14:textId="77777777" w:rsidR="008B0786" w:rsidRPr="0000375A" w:rsidRDefault="008B0786" w:rsidP="0000375A">
+      <w:pPr>
         <w:ind w:right="300"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58117C41" w14:textId="3A55F90E" w:rsidR="00634118" w:rsidRPr="00837B74" w:rsidRDefault="00634118" w:rsidP="00276935">
+    <w:p w14:paraId="58117C41" w14:textId="504BB7E6" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc443482861"/>
       <w:bookmarkStart w:id="8" w:name="_Toc443482881"/>
       <w:bookmarkStart w:id="9" w:name="_Toc511304819"/>
       <w:bookmarkStart w:id="10" w:name="_Toc522613429"/>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
-      <w:r w:rsidR="00EC12E5">
+      <w:r w:rsidR="00EC12E5" w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidR="00F7376C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. BACKGROUND</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BACKGROUND</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="31D89F8F" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="00837B74" w:rsidRDefault="00634118" w:rsidP="00276935">
+    <w:p w14:paraId="31D89F8F" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F741FE" w14:textId="40B79E97" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="002715EE" w:rsidP="00C50F6C">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc511304820"/>
       <w:commentRangeStart w:id="12"/>
-      <w:r w:rsidRPr="00B459DD">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>See comment</w:t>
       </w:r>
-      <w:r w:rsidR="00420865" w:rsidRPr="00B459DD">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidR="00420865" w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:commentRangeEnd w:id="12"/>
-      <w:r w:rsidR="00142DDA" w:rsidRPr="00B459DD">
+      <w:r w:rsidR="00142DDA" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F741FE" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="00837B74" w:rsidRDefault="00634118" w:rsidP="00276935">
-[...1 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+    <w:p w14:paraId="7DABA2C2" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3C8FE57C" w14:textId="48946A39" w:rsidR="00634118" w:rsidRPr="00837B74" w:rsidRDefault="00634118" w:rsidP="00276935">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C8FE57C" w14:textId="48946A39" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3816"/>
           <w:tab w:val="left" w:pos="4176"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="5256"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="5976"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6696"/>
           <w:tab w:val="left" w:pos="7056"/>
           <w:tab w:val="left" w:pos="7416"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8136"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc443482864"/>
       <w:bookmarkStart w:id="14" w:name="_Toc443482884"/>
       <w:bookmarkStart w:id="15" w:name="_Toc511304821"/>
       <w:bookmarkStart w:id="16" w:name="_Toc522613430"/>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
-      <w:r w:rsidR="00EC12E5">
+      <w:r w:rsidR="00EC12E5" w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: SCOPE OF WORK</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidR="005802BF" w:rsidRPr="00837B74">
+      <w:r w:rsidR="005802BF" w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="7763AD5F" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="00837B74" w:rsidRDefault="00634118" w:rsidP="00276935">
-      <w:pPr>
+    <w:p w14:paraId="7763AD5F" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B664505" w14:textId="3CA130A3" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00BD2F24" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:commentRangeStart w:id="17"/>
-      <w:r w:rsidRPr="00B459DD">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:spacing w:val="14"/>
-[...3 lines deleted...]
-        <w:t>See Comment.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidR="0000375A">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>omment.</w:t>
       </w:r>
       <w:commentRangeEnd w:id="17"/>
-      <w:r w:rsidR="00142DDA" w:rsidRPr="00B459DD">
+      <w:r w:rsidR="00142DDA" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F30EA1" w14:textId="77777777" w:rsidR="00B207CD" w:rsidRDefault="00B207CD" w:rsidP="00145659">
-      <w:pPr>
+    <w:p w14:paraId="6484D67B" w14:textId="77777777" w:rsidR="00B207CD" w:rsidRPr="009709A3" w:rsidRDefault="00B207CD" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6484D67B" w14:textId="77777777" w:rsidR="00B207CD" w:rsidRDefault="00B207CD" w:rsidP="00145659">
-[...11 lines deleted...]
-    <w:p w14:paraId="0D72A989" w14:textId="70CE992A" w:rsidR="00634118" w:rsidRPr="00837B74" w:rsidRDefault="00634118" w:rsidP="00276935">
+    <w:p w14:paraId="0D72A989" w14:textId="132F8F59" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
           <w:tab w:val="left" w:pos="936"/>
           <w:tab w:val="left" w:pos="1296"/>
           <w:tab w:val="left" w:pos="1656"/>
           <w:tab w:val="left" w:pos="2016"/>
           <w:tab w:val="left" w:pos="2376"/>
           <w:tab w:val="left" w:pos="2736"/>
           <w:tab w:val="left" w:pos="3096"/>
           <w:tab w:val="left" w:pos="3456"/>
           <w:tab w:val="left" w:pos="3816"/>
           <w:tab w:val="left" w:pos="4176"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="5256"/>
           <w:tab w:val="left" w:pos="5616"/>
           <w:tab w:val="left" w:pos="5976"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6696"/>
           <w:tab w:val="left" w:pos="7056"/>
           <w:tab w:val="left" w:pos="7416"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8136"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc443482867"/>
       <w:bookmarkStart w:id="19" w:name="_Toc443482887"/>
       <w:bookmarkStart w:id="20" w:name="_Toc511304824"/>
       <w:bookmarkStart w:id="21" w:name="_Toc522613431"/>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
-      <w:r w:rsidR="00EC12E5">
+      <w:r w:rsidR="00EC12E5" w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: PROPOSAL</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00187B66">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MATERIAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7376C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E8417E" w14:textId="77777777" w:rsidR="009C24F9" w:rsidRPr="009709A3" w:rsidRDefault="009C24F9" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc511304825"/>
     </w:p>
-    <w:p w14:paraId="05C936A0" w14:textId="7162B5E0" w:rsidR="002715EE" w:rsidRPr="00837B74" w:rsidRDefault="00EC12E5" w:rsidP="009C24F9">
+    <w:p w14:paraId="05C936A0" w14:textId="7162B5E0" w:rsidR="002715EE" w:rsidRPr="009709A3" w:rsidRDefault="00EC12E5" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc522613432"/>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="002715EE" w:rsidRPr="00837B74">
+      <w:r w:rsidR="002715EE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Technical </w:t>
       </w:r>
       <w:commentRangeStart w:id="24"/>
-      <w:r w:rsidR="002715EE" w:rsidRPr="00837B74">
+      <w:r w:rsidR="002715EE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposal</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:commentRangeEnd w:id="24"/>
-      <w:r w:rsidR="00692013">
+      <w:r w:rsidR="00692013" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:commentReference w:id="24"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EC3595" w14:textId="4B3459E3" w:rsidR="00454BAE" w:rsidRPr="00837B74" w:rsidRDefault="00454BAE" w:rsidP="00454BAE">
-      <w:pPr>
+    <w:p w14:paraId="69B8360D" w14:textId="77777777" w:rsidR="0000375A" w:rsidRDefault="0000375A" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...6 lines deleted...]
-          <w:spacing w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EC3595" w14:textId="2DF6FFFB" w:rsidR="00454BAE" w:rsidRPr="009709A3" w:rsidRDefault="00454BAE" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Narrative and format:  </w:t>
       </w:r>
-      <w:r w:rsidR="00256A61">
-[...17 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidR="00707F34">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bidders</w:t>
+      </w:r>
+      <w:r w:rsidR="005F501F" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must submit a technical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposal </w:t>
       </w:r>
-      <w:r w:rsidR="005F501F">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidR="005F501F" w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>which</w:t>
       </w:r>
-      <w:r w:rsidR="00692013">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidR="00692013" w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>address</w:t>
       </w:r>
-      <w:r w:rsidR="005F501F">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidR="005F501F" w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> each of the following</w:t>
       </w:r>
-      <w:r w:rsidR="005F501F">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidR="005F501F" w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elements</w:t>
       </w:r>
-      <w:r w:rsidR="008164B7" w:rsidRPr="008164B7">
-[...35 lines deleted...]
-      <w:r w:rsidR="008164B7" w:rsidRPr="00F908CF">
+      <w:r w:rsidR="008164B7" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is limited to </w:t>
+      </w:r>
+      <w:r w:rsidR="0000375A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="008164B7" w:rsidRPr="009709A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pages (this excludes any appendices and as appropriate, resumes of key staff that will provide services covered by this request)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BD1DD9" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="00837B74" w:rsidRDefault="00634118" w:rsidP="00276935">
-      <w:pPr>
+    <w:p w14:paraId="05BD1DD9" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="17FCD090" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="00692013" w:rsidRDefault="00692013" w:rsidP="00692013">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FCD090" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="009709A3" w:rsidRDefault="00692013" w:rsidP="00F7376C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc522613433"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc511304826"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc522613433"/>
       <w:permStart w:id="1500593244" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="00692013">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Staff Qualifications</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692013">
-[...26 lines deleted...]
-        <w:ind w:left="810"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Provide staff resumes/CV and describe qualifications and experience of key staff who will be involved in this project, including their experience in [insert description of field of expertise].    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D9E353" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="009709A3" w:rsidRDefault="00692013" w:rsidP="00F7376C">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="39F2DE24" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="00692013" w:rsidRDefault="00692013" w:rsidP="00692013">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F2DE24" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="009709A3" w:rsidRDefault="00692013" w:rsidP="00F7376C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00692013">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capability, Capacity, and Qualifications of the Vendor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00692013">
-[...26 lines deleted...]
-        <w:ind w:left="810"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Please provide a detailed description of the Vendor’s experience as a [insert description of field of expertise].  List a minimum of three (3) relevant client references, to include client names, addresses, contact names with emails and phone numbers, dates of service and type(s) of service(s) provided.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3540CFA3" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="009709A3" w:rsidRDefault="00692013" w:rsidP="00F7376C">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="126A81C6" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="00692013" w:rsidRDefault="00692013" w:rsidP="00692013">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126A81C6" w14:textId="2CDE306B" w:rsidR="00692013" w:rsidRPr="009709A3" w:rsidRDefault="00692013" w:rsidP="00F7376C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00692013">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Work Plan - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00692013">
-[...10 lines deleted...]
-        <w:ind w:left="810"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please describe in </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6D3C" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>detail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the framework within which requested [insert service type] services will be performed.  The following elements should be included: [Insert list of elements]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B014F71" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="009709A3" w:rsidRDefault="00692013" w:rsidP="00F7376C">
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1C51529B" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="00692013" w:rsidRDefault="00692013" w:rsidP="00692013">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C51529B" w14:textId="77777777" w:rsidR="00692013" w:rsidRPr="009709A3" w:rsidRDefault="00692013" w:rsidP="00F7376C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00692013">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Approach/Methodology </w:t>
       </w:r>
-      <w:r w:rsidRPr="00692013">
-[...1 lines deleted...]
-          <w:spacing w:val="14"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>– Define the methodology to be used for [insert description of efforts you are looking for the vendor to define in their response]</w:t>
       </w:r>
     </w:p>
     <w:permEnd w:id="1500593244"/>
-    <w:p w14:paraId="24DD64F9" w14:textId="56CCEB4B" w:rsidR="00454BAE" w:rsidRPr="00837B74" w:rsidRDefault="00EC12E5" w:rsidP="00454BAE">
+    <w:p w14:paraId="50C2B10C" w14:textId="77777777" w:rsidR="006D6D3C" w:rsidRDefault="006D6D3C" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DD64F9" w14:textId="62F449DE" w:rsidR="00454BAE" w:rsidRDefault="00EC12E5" w:rsidP="009709A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00454BAE" w:rsidRPr="00837B74">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Cost Proposal</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2571FEB2" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="00F908CF" w:rsidRDefault="00634118" w:rsidP="00454BAE">
+    </w:p>
+    <w:p w14:paraId="74DB5889" w14:textId="77777777" w:rsidR="006D6D3C" w:rsidRPr="009709A3" w:rsidRDefault="006D6D3C" w:rsidP="009709A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2571FEB2" w14:textId="77777777" w:rsidR="00634118" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:permStart w:id="1489332796" w:edGrp="everyone"/>
-      <w:commentRangeStart w:id="28"/>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:commentRangeStart w:id="27"/>
+      <w:r w:rsidRPr="009709A3">
         <w:t xml:space="preserve">Detailed Budget and Budget Narrative:  </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="28"/>
-      <w:r w:rsidR="005853A8" w:rsidRPr="00F908CF">
+      <w:commentRangeEnd w:id="27"/>
+      <w:r w:rsidR="005853A8" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:commentReference w:id="28"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="62129A8F" w14:textId="26ABDD70" w:rsidR="00327C23" w:rsidRPr="00837B74" w:rsidRDefault="00634118" w:rsidP="00276935">
+        <w:commentReference w:id="27"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D120A1" w14:textId="77777777" w:rsidR="00EA05DB" w:rsidRDefault="00EA05DB" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62129A8F" w14:textId="607698CF" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00634118" w:rsidP="009709A3">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:t xml:space="preserve">Provide a </w:t>
       </w:r>
-      <w:r w:rsidR="005853A8" w:rsidRPr="00B459DD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005853A8" w:rsidRPr="009709A3">
         <w:t xml:space="preserve">cost proposal </w:t>
       </w:r>
-      <w:r w:rsidR="00136DCD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00136DCD" w:rsidRPr="009709A3">
         <w:t>for the required services which</w:t>
       </w:r>
-      <w:r w:rsidR="005853A8" w:rsidRPr="00B459DD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005853A8" w:rsidRPr="009709A3">
         <w:t xml:space="preserve"> include</w:t>
       </w:r>
-      <w:r w:rsidR="00136DCD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00136DCD" w:rsidRPr="009709A3">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="005853A8" w:rsidRPr="00B459DD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005853A8" w:rsidRPr="009709A3">
         <w:t xml:space="preserve"> the following</w:t>
       </w:r>
-      <w:r w:rsidR="00136DCD">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00136DCD" w:rsidRPr="009709A3">
         <w:t xml:space="preserve"> information: [Insert description]</w:t>
       </w:r>
-      <w:r w:rsidR="005853A8" w:rsidRPr="00837B74">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="005853A8" w:rsidRPr="009709A3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1B4A69" w14:textId="32E48F48" w:rsidR="007F3E7D" w:rsidRDefault="00EC12E5" w:rsidP="00454BAE">
+    <w:p w14:paraId="5466113A" w14:textId="77777777" w:rsidR="006D6D3C" w:rsidRDefault="006D6D3C" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc522613434"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc511304827"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc522613434"/>
       <w:permEnd w:id="1489332796"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1E1B4A69" w14:textId="580F0CAC" w:rsidR="007F3E7D" w:rsidRPr="009709A3" w:rsidRDefault="00EC12E5" w:rsidP="009709A3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00454BAE" w:rsidRPr="00837B74">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="007F3E7D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007F3E7D" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supplemental Bidder Attestation Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58027F52" w14:textId="77777777" w:rsidR="007F3E7D" w:rsidRDefault="007F3E7D" w:rsidP="007F3E7D"/>
-    <w:p w14:paraId="120CCDBF" w14:textId="31ADAECA" w:rsidR="007F3E7D" w:rsidRPr="00837B74" w:rsidRDefault="007F3E7D" w:rsidP="007F3E7D">
+    <w:p w14:paraId="58027F52" w14:textId="77777777" w:rsidR="007F3E7D" w:rsidRPr="009709A3" w:rsidRDefault="007F3E7D" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120CCDBF" w14:textId="31ADAECA" w:rsidR="007F3E7D" w:rsidRDefault="007F3E7D" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See Appendix A on the “Overview” tab in Ocean State Procures™ for information. Vendors are required to complete, sign and submit this form with their overall proposal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00645A66">
-[...59 lines deleted...]
-    <w:p w14:paraId="00A8FEA4" w14:textId="5D616D17" w:rsidR="00454BAE" w:rsidRPr="00837B74" w:rsidRDefault="007F3E7D" w:rsidP="00454BAE">
+    </w:p>
+    <w:p w14:paraId="5F7EECBF" w14:textId="77777777" w:rsidR="006D6D3C" w:rsidRPr="009709A3" w:rsidRDefault="006D6D3C" w:rsidP="009709A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A8FEA4" w14:textId="5D616D17" w:rsidR="00454BAE" w:rsidRPr="009709A3" w:rsidRDefault="007F3E7D" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="0"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="00454BAE" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ISBE Proposal</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3779A694" w14:textId="735ECEE6" w:rsidR="00454BAE" w:rsidRPr="00837B74" w:rsidRDefault="00454BAE" w:rsidP="00454BAE">
+    </w:p>
+    <w:p w14:paraId="33E9B053" w14:textId="77777777" w:rsidR="00454BAE" w:rsidRPr="009709A3" w:rsidRDefault="00454BAE" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3779A694" w14:textId="735ECEE6" w:rsidR="00454BAE" w:rsidRDefault="00454BAE" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00837B74">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">See Appendix </w:t>
       </w:r>
-      <w:r w:rsidR="007F3E7D">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="007F3E7D" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:r w:rsidR="00760AD8" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on the “</w:t>
+      </w:r>
+      <w:r w:rsidR="000134D0" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:r w:rsidR="00760AD8" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” tab in Ocean State Procures™ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3560A" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the MBE, WBE </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3560A" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Disability Business Enterprise Participation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D3560A" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan </w:t>
+      </w:r>
+      <w:r w:rsidR="007B33C6" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3560A" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007B33C6" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3560A" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5EBD" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vendor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s are required to complete, sign and submit </w:t>
+      </w:r>
+      <w:r w:rsidR="007B33C6" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">these forms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with their overall proposal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00760AD8" w:rsidRPr="00645A66">
-[...152 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please compl</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3560A" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ete separate forms for each MBE, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WBE</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5AE4" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00760AD8" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00645A66">
-[...41 lines deleted...]
-      <w:r w:rsidR="00D3560A" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00D3560A" w:rsidRPr="009709A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and/</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or Disability Business Enterprise subcontractor to be utilized on the solicitation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F04A2B4" w14:textId="3BBABA24" w:rsidR="00866B1D" w:rsidRPr="00837B74" w:rsidRDefault="00327C23" w:rsidP="00276935">
+    <w:p w14:paraId="26AE2EC5" w14:textId="77777777" w:rsidR="006D6D3C" w:rsidRPr="009709A3" w:rsidRDefault="006D6D3C" w:rsidP="009709A3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F04A2B4" w14:textId="3BBABA24" w:rsidR="00866B1D" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:before="100" w:beforeAutospacing="1"/>
+        <w:spacing w:before="0" w:after="0" w:afterAutospacing="0"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00837B74">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc511304828"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc522613435"/>
+      <w:bookmarkStart w:id="32" w:name="_Hlk123824486"/>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
         </w:rPr>
         <w:t>SECTION</w:t>
       </w:r>
-      <w:r w:rsidR="00F90636" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00F90636" w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC12E5">
+      <w:r w:rsidR="00EC12E5" w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00866B1D" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00866B1D" w:rsidRPr="009709A3">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="14"/>
         </w:rPr>
         <w:t>EVALUATION AND SELECTION</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidR="00981952" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - SOLICITATION SPECIFIC</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="31"/>
-      <w:r w:rsidR="00981952" w:rsidRPr="00981952">
-[...2 lines deleted...]
-          <w:spacing w:val="14"/>
+    </w:p>
+    <w:p w14:paraId="0B16D6AF" w14:textId="77777777" w:rsidR="006D6D3C" w:rsidRDefault="006D6D3C" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="382E4C6B" w14:textId="03450D2B" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technical </w:t>
+      </w:r>
+      <w:r w:rsidR="00720A8B" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roposal</w:t>
+      </w:r>
+      <w:r w:rsidR="00720A8B" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must receive a minimu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m of </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="33"/>
+      <w:r w:rsidR="00570955" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55 </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="33"/>
+      <w:r w:rsidR="00020628">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="33"/>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00570955" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>78.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>%) out of a maximum of 70 points</w:t>
+      </w:r>
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to advance to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00720A8B" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ost </w:t>
+      </w:r>
+      <w:r w:rsidR="00720A8B" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valuation phase. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5AE4" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">echnical </w:t>
+      </w:r>
+      <w:r w:rsidR="00720A8B" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roposals scoring less than </w:t>
+      </w:r>
+      <w:r w:rsidR="00570955" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">55 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">points </w:t>
+      </w:r>
+      <w:r w:rsidR="00930134" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ll not have the</w:t>
+      </w:r>
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accompanying </w:t>
+      </w:r>
+      <w:r w:rsidR="00016A5C" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3610" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00981952">
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="00016A5C" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...30 lines deleted...]
-          <w:spacing w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ISBE participation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00454BAE" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3610" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00517ED9">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00570955">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opened </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5AE4" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00570955" w:rsidRPr="00B459DD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> evaluated</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_Hlk36022393"/>
+      <w:r w:rsidR="002B5AE4" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00760AD8" w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B459DD">
+      <w:r w:rsidR="002B5AE4" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00570955">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B459DD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proposal</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5AE4" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00517ED9">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B459DD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008866D4" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00517ED9">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall not receive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...297 lines deleted...]
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> further consideration.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="0753E2BE" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="00517ED9" w:rsidRDefault="00327C23" w:rsidP="00276935">
+    <w:p w14:paraId="0753E2BE" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="009709A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1BDD74CD" w14:textId="71D92F65" w:rsidR="004A68F3" w:rsidRPr="00837B74" w:rsidRDefault="00EC65B1" w:rsidP="00276935">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDD74CD" w14:textId="71D92F65" w:rsidR="004A68F3" w:rsidRPr="009709A3" w:rsidRDefault="00EC65B1" w:rsidP="009709A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00837B74">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical </w:t>
       </w:r>
-      <w:r w:rsidR="00930134" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00930134" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="004A68F3" w:rsidRPr="00837B74">
+      <w:r w:rsidR="004A68F3" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">roposals scoring </w:t>
       </w:r>
-      <w:r w:rsidR="00570955">
+      <w:r w:rsidR="00570955" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
-      <w:r w:rsidR="003D4299" w:rsidRPr="00837B74">
+      <w:r w:rsidR="003D4299" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004A68F3" w:rsidRPr="00837B74">
+      <w:r w:rsidR="004A68F3" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">points or higher </w:t>
       </w:r>
-      <w:r w:rsidR="008866D4">
+      <w:r w:rsidR="008866D4" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shal</w:t>
       </w:r>
-      <w:r w:rsidR="004A68F3" w:rsidRPr="00837B74">
+      <w:r w:rsidR="004A68F3" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have the cost proposals evaluated</w:t>
       </w:r>
-      <w:r w:rsidR="004A68F3" w:rsidRPr="00837B74">
+      <w:r w:rsidR="004A68F3" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="004A68F3" w:rsidRPr="00B459DD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and assigned up to a maximum of 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A68F3" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="004A68F3" w:rsidRPr="00837B74">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>points</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A68F3" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00617171" w:rsidRPr="00837B74">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00617171" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bringing the total potential evaluation score to 100 points</w:t>
       </w:r>
-      <w:r w:rsidR="005E3610" w:rsidRPr="00837B74">
+      <w:r w:rsidR="005E3610" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00617171" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00617171" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="008B0786">
+      <w:r w:rsidR="008B0786" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00617171" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00617171" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> total possible evaluation points are determined</w:t>
       </w:r>
-      <w:r w:rsidR="008B0786">
+      <w:r w:rsidR="008B0786" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00617171" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00617171" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008866D4">
+      <w:r w:rsidR="008866D4" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vendor </w:t>
       </w:r>
-      <w:r w:rsidR="005E3610" w:rsidRPr="00837B74">
+      <w:r w:rsidR="005E3610" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ISBE </w:t>
       </w:r>
-      <w:r w:rsidR="00617171" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00617171" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proposals shall be evaluated</w:t>
       </w:r>
-      <w:r w:rsidR="005E3610" w:rsidRPr="00837B74">
+      <w:r w:rsidR="005E3610" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and assigned up to </w:t>
       </w:r>
-      <w:r w:rsidR="00617171" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00617171" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6 bonus points for ISBE </w:t>
       </w:r>
-      <w:r w:rsidR="00930134" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00930134" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00617171" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00617171" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>articipation</w:t>
       </w:r>
-      <w:r w:rsidR="00930134" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00930134" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004A68F3" w:rsidRPr="00837B74">
+      <w:r w:rsidR="004A68F3" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D69592" w14:textId="77777777" w:rsidR="004A68F3" w:rsidRPr="00837B74" w:rsidRDefault="004A68F3" w:rsidP="00276935">
+    <w:p w14:paraId="19D69592" w14:textId="77777777" w:rsidR="004A68F3" w:rsidRPr="009709A3" w:rsidRDefault="004A68F3" w:rsidP="009709A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7878628D" w14:textId="6EC4C33F" w:rsidR="004A68F3" w:rsidRPr="00837B74" w:rsidRDefault="004A68F3" w:rsidP="00475082">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="7878628D" w14:textId="6EC4C33F" w:rsidR="004A68F3" w:rsidRPr="009709A3" w:rsidRDefault="004A68F3" w:rsidP="009709A3">
+      <w:pPr>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00837B74">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposals </w:t>
       </w:r>
-      <w:r w:rsidR="00EC65B1" w:rsidRPr="00837B74">
+      <w:r w:rsidR="00EC65B1" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00837B74">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l be reviewed and scored based upon the following criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D69B1D6" w14:textId="77777777" w:rsidR="004A68F3" w:rsidRPr="00837B74" w:rsidRDefault="004A68F3" w:rsidP="00276935">
+    <w:p w14:paraId="3D69B1D6" w14:textId="77777777" w:rsidR="004A68F3" w:rsidRPr="009709A3" w:rsidRDefault="004A68F3" w:rsidP="009709A3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="6336"/>
           <w:tab w:val="left" w:pos="6696"/>
           <w:tab w:val="left" w:pos="7056"/>
           <w:tab w:val="left" w:pos="7416"/>
           <w:tab w:val="left" w:pos="7776"/>
           <w:tab w:val="left" w:pos="8136"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="180"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6156"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00327C23" w:rsidRPr="00837B74" w14:paraId="427AC822" w14:textId="77777777" w:rsidTr="00D21290">
+      <w:tr w:rsidR="00327C23" w:rsidRPr="009709A3" w14:paraId="427AC822" w14:textId="77777777" w:rsidTr="00F62E8D">
         <w:trPr>
+          <w:trHeight w:val="355"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD826E7" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="00837B74" w:rsidRDefault="00327C23" w:rsidP="00276935">
-[...13 lines deleted...]
-          <w:p w14:paraId="71591C52" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="00837B74" w:rsidRDefault="00327C23" w:rsidP="00276935">
+          <w:p w14:paraId="71591C52" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="006D6D3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
-              <w:ind w:left="360"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:commentRangeStart w:id="35"/>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Criteria</w:t>
             </w:r>
             <w:commentRangeEnd w:id="35"/>
-            <w:r w:rsidR="00517ED9">
+            <w:r w:rsidR="00517ED9" w:rsidRPr="009709A3">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="35"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
-          <w:p w14:paraId="30ADB205" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="00837B74" w:rsidRDefault="00327C23" w:rsidP="00276935">
-[...11 lines deleted...]
-          <w:p w14:paraId="5D0FCEBB" w14:textId="129337AC" w:rsidR="00327C23" w:rsidRPr="00837B74" w:rsidRDefault="00327C23" w:rsidP="00276935">
+          <w:p w14:paraId="5D0FCEBB" w14:textId="129337AC" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="006D6D3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Possible </w:t>
             </w:r>
             <w:commentRangeStart w:id="36"/>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Points</w:t>
             </w:r>
             <w:commentRangeEnd w:id="36"/>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="36"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327C23" w:rsidRPr="00837B74" w14:paraId="040E5D91" w14:textId="77777777" w:rsidTr="00D21290">
+      <w:tr w:rsidR="00327C23" w:rsidRPr="009709A3" w14:paraId="040E5D91" w14:textId="77777777" w:rsidTr="00F62E8D">
         <w:trPr>
-          <w:trHeight w:val="403"/>
+          <w:trHeight w:val="355"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F042D9" w14:textId="0F5FD1DE" w:rsidR="00327C23" w:rsidRPr="00B459DD" w:rsidRDefault="004E15B2" w:rsidP="00F908CF">
+          <w:p w14:paraId="29F042D9" w14:textId="0F5FD1DE" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="004E15B2" w:rsidP="009709A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="138"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
               <w:ind w:left="48"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B459DD">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
-                <w:spacing w:val="14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Staff Qualifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DDA8ADF" w14:textId="6FDDFD37" w:rsidR="00327C23" w:rsidRPr="00B459DD" w:rsidRDefault="00327C23" w:rsidP="00F908CF">
-[...48 lines deleted...]
-          <w:p w14:paraId="3D54C1CF" w14:textId="7E8C8751" w:rsidR="00327C23" w:rsidRPr="00B459DD" w:rsidRDefault="004E15B2" w:rsidP="00F908CF">
+          <w:p w14:paraId="3DDA8ADF" w14:textId="6FDDFD37" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009709A3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10 Points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00327C23" w:rsidRPr="009709A3" w14:paraId="58FD93E2" w14:textId="77777777" w:rsidTr="00F62E8D">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D54C1CF" w14:textId="7E8C8751" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="004E15B2" w:rsidP="009709A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="6336"/>
+                <w:tab w:val="left" w:pos="6696"/>
+                <w:tab w:val="left" w:pos="7056"/>
+                <w:tab w:val="left" w:pos="7416"/>
+                <w:tab w:val="left" w:pos="7776"/>
+                <w:tab w:val="left" w:pos="8136"/>
+                <w:tab w:val="left" w:pos="8496"/>
+                <w:tab w:val="left" w:pos="8640"/>
+              </w:tabs>
               <w:ind w:left="48"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B459DD">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
-                <w:spacing w:val="14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Capability, Capacity, and Qualifications of the </w:t>
             </w:r>
-            <w:r w:rsidR="00EC397F" w:rsidRPr="008B0786">
+            <w:r w:rsidR="00EC397F" w:rsidRPr="009709A3">
               <w:rPr>
-                <w:spacing w:val="14"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="366B99F1" w14:textId="7706BFE7" w:rsidR="00327C23" w:rsidRPr="00B459DD" w:rsidRDefault="00327C23" w:rsidP="00F908CF">
-[...48 lines deleted...]
-          <w:p w14:paraId="44F0E709" w14:textId="6A1AB252" w:rsidR="0073190D" w:rsidRPr="00B459DD" w:rsidRDefault="0073190D" w:rsidP="00F908CF">
+          <w:p w14:paraId="366B99F1" w14:textId="7706BFE7" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:spacing w:val="14"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B459DD">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
-                <w:spacing w:val="14"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10 Points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0073190D" w:rsidRPr="009709A3" w14:paraId="604AE088" w14:textId="77777777" w:rsidTr="00F62E8D">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44F0E709" w14:textId="6A1AB252" w:rsidR="0073190D" w:rsidRPr="009709A3" w:rsidRDefault="0073190D" w:rsidP="009709A3">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="6336"/>
+                <w:tab w:val="left" w:pos="6696"/>
+                <w:tab w:val="left" w:pos="7056"/>
+                <w:tab w:val="left" w:pos="7416"/>
+                <w:tab w:val="left" w:pos="7776"/>
+                <w:tab w:val="left" w:pos="8136"/>
+                <w:tab w:val="left" w:pos="8496"/>
+                <w:tab w:val="left" w:pos="8640"/>
+              </w:tabs>
+              <w:ind w:left="48"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009709A3">
+              <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Work Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68DC2380" w14:textId="318EFB6D" w:rsidR="0073190D" w:rsidRPr="00B459DD" w:rsidRDefault="0073190D" w:rsidP="00F908CF">
+          <w:p w14:paraId="68DC2380" w14:textId="318EFB6D" w:rsidR="0073190D" w:rsidRPr="009709A3" w:rsidRDefault="0073190D" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
+              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B459DD">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30 Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327C23" w:rsidRPr="00837B74" w14:paraId="4529BE4B" w14:textId="77777777" w:rsidTr="00D21290">
+      <w:tr w:rsidR="00327C23" w:rsidRPr="009709A3" w14:paraId="4529BE4B" w14:textId="77777777" w:rsidTr="00F62E8D">
         <w:trPr>
+          <w:trHeight w:val="355"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B1A803B" w14:textId="30D4CAAD" w:rsidR="00327C23" w:rsidRPr="00B459DD" w:rsidRDefault="00327C23" w:rsidP="00F908CF">
+          <w:p w14:paraId="0B1A803B" w14:textId="30D4CAAD" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="009709A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="228"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
               <w:ind w:left="48"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B459DD">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approach</w:t>
             </w:r>
-            <w:r w:rsidR="00085A13">
+            <w:r w:rsidR="00085A13" w:rsidRPr="009709A3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/Methodology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D2F284B" w14:textId="07619782" w:rsidR="00327C23" w:rsidRPr="00B459DD" w:rsidRDefault="004E15B2" w:rsidP="00F908CF">
+          <w:p w14:paraId="6D2F284B" w14:textId="07619782" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="004E15B2" w:rsidP="00CA3DC0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="6336"/>
+                <w:tab w:val="left" w:pos="6696"/>
+                <w:tab w:val="left" w:pos="7056"/>
+                <w:tab w:val="left" w:pos="7416"/>
+                <w:tab w:val="left" w:pos="7776"/>
+                <w:tab w:val="left" w:pos="8136"/>
+                <w:tab w:val="left" w:pos="8496"/>
+                <w:tab w:val="left" w:pos="8640"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009709A3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 </w:t>
+            </w:r>
+            <w:r w:rsidR="00327C23" w:rsidRPr="009709A3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00327C23" w:rsidRPr="009709A3" w14:paraId="5E6596F2" w14:textId="77777777" w:rsidTr="00F62E8D">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D761AD6" w14:textId="11914E9D" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="009709A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
-[...57 lines deleted...]
-              <w:spacing w:before="120" w:after="58"/>
               <w:ind w:left="360"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r w:rsidR="00212BCA">
+            <w:r w:rsidR="00212BCA" w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                         </w:t>
             </w:r>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Total Possible Technical Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="66F06A8B" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="00B459DD" w:rsidRDefault="00327C23" w:rsidP="00276935">
+          <w:p w14:paraId="3034386E" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="009709A3" w:rsidRDefault="00327C23" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:line="120" w:lineRule="exact"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="6336"/>
+                <w:tab w:val="left" w:pos="6696"/>
+                <w:tab w:val="left" w:pos="7056"/>
+                <w:tab w:val="left" w:pos="7416"/>
+                <w:tab w:val="left" w:pos="7776"/>
+                <w:tab w:val="left" w:pos="8136"/>
+                <w:tab w:val="left" w:pos="8496"/>
+                <w:tab w:val="left" w:pos="8640"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>70 Points</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3034386E" w14:textId="77777777" w:rsidR="00327C23" w:rsidRPr="00B459DD" w:rsidRDefault="00327C23" w:rsidP="00276935">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C5C89" w:rsidRPr="009709A3" w14:paraId="02DC71C7" w14:textId="77777777" w:rsidTr="00F62E8D">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D39BC4" w14:textId="50318DE4" w:rsidR="007C5C89" w:rsidRPr="009709A3" w:rsidRDefault="007C5C89" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
-[...40 lines deleted...]
-              <w:ind w:left="360"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Cost proposal</w:t>
+              <w:t xml:space="preserve">Cost </w:t>
+            </w:r>
+            <w:r w:rsidR="0037679D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009709A3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>roposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2425309B" w14:textId="77777777" w:rsidR="007C5C89" w:rsidRPr="00B459DD" w:rsidRDefault="007C5C89" w:rsidP="007C5C89">
+          <w:p w14:paraId="7B0B7D8D" w14:textId="44A26F12" w:rsidR="007C5C89" w:rsidRPr="009709A3" w:rsidRDefault="007C5C89" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:line="120" w:lineRule="exact"/>
-[...11 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B459DD">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 30 </w:t>
+              <w:t xml:space="preserve">30 </w:t>
             </w:r>
             <w:commentRangeStart w:id="37"/>
-            <w:r w:rsidRPr="00B459DD">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Points</w:t>
             </w:r>
             <w:commentRangeEnd w:id="37"/>
-            <w:r w:rsidRPr="00B459DD">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:commentReference w:id="37"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5C89" w:rsidRPr="00837B74" w14:paraId="4E235958" w14:textId="77777777" w:rsidTr="00852A3D">
+      <w:tr w:rsidR="007C5C89" w:rsidRPr="009709A3" w14:paraId="4E235958" w14:textId="77777777" w:rsidTr="00F62E8D">
         <w:trPr>
-          <w:trHeight w:val="372"/>
+          <w:trHeight w:val="355"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2626377C" w14:textId="7DBD4B73" w:rsidR="007C5C89" w:rsidRPr="00837B74" w:rsidRDefault="007C5C89" w:rsidP="007C5C89">
+          <w:p w14:paraId="2626377C" w14:textId="7DBD4B73" w:rsidR="007C5C89" w:rsidRPr="009709A3" w:rsidRDefault="007C5C89" w:rsidP="009709A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:before="120" w:after="58"/>
               <w:ind w:left="360"/>
+              <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Possible Evaluation Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="232B45D9" w14:textId="1DB0B5CC" w:rsidR="007C5C89" w:rsidRPr="00837B74" w:rsidRDefault="007C5C89" w:rsidP="007C5C89">
+          <w:p w14:paraId="232B45D9" w14:textId="1DB0B5CC" w:rsidR="007C5C89" w:rsidRPr="009709A3" w:rsidRDefault="007C5C89" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
-              <w:spacing w:before="120"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>100 Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5C89" w:rsidRPr="00837B74" w14:paraId="59A0B153" w14:textId="77777777" w:rsidTr="00420865">
+      <w:tr w:rsidR="007C5C89" w:rsidRPr="009709A3" w14:paraId="59A0B153" w14:textId="77777777" w:rsidTr="00F62E8D">
         <w:trPr>
+          <w:trHeight w:val="355"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6156" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5009332E" w14:textId="254B5DC0" w:rsidR="007C5C89" w:rsidRPr="00837B74" w:rsidRDefault="007C5C89" w:rsidP="007C5C89">
+          <w:p w14:paraId="5009332E" w14:textId="254B5DC0" w:rsidR="007C5C89" w:rsidRPr="009709A3" w:rsidRDefault="007C5C89" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
-              <w:ind w:left="360"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ISBE Participation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC41685" w14:textId="6D298F4F" w:rsidR="007C5C89" w:rsidRPr="00837B74" w:rsidRDefault="00E40EE2" w:rsidP="00E40EE2">
+          <w:p w14:paraId="0CC41685" w14:textId="6D298F4F" w:rsidR="007C5C89" w:rsidRPr="009709A3" w:rsidRDefault="00E40EE2" w:rsidP="00CA3DC0">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="4320"/>
+                <w:tab w:val="left" w:pos="6336"/>
+                <w:tab w:val="left" w:pos="6696"/>
+                <w:tab w:val="left" w:pos="7056"/>
+                <w:tab w:val="left" w:pos="7416"/>
+                <w:tab w:val="left" w:pos="7776"/>
+                <w:tab w:val="left" w:pos="8136"/>
+                <w:tab w:val="left" w:pos="8496"/>
+                <w:tab w:val="left" w:pos="8640"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009709A3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+            <w:r w:rsidR="007C5C89" w:rsidRPr="009709A3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bonus Points</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C5C89" w:rsidRPr="009709A3" w14:paraId="20DC200C" w14:textId="77777777" w:rsidTr="00F62E8D">
+        <w:trPr>
+          <w:trHeight w:val="355"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6156" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="46BCACAD" w14:textId="28A26490" w:rsidR="007C5C89" w:rsidRPr="009709A3" w:rsidRDefault="007C5C89" w:rsidP="006D6D3C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
               <w:ind w:left="360"/>
-              <w:rPr>
-[...45 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...42 lines deleted...]
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Possible Points </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4F394203" w14:textId="77777777" w:rsidR="007C5C89" w:rsidRPr="00837B74" w:rsidRDefault="007C5C89" w:rsidP="007C5C89">
-[...13 lines deleted...]
-          <w:p w14:paraId="62A64CC5" w14:textId="4F4BFE38" w:rsidR="007C5C89" w:rsidRPr="00837B74" w:rsidRDefault="007C5C89" w:rsidP="007C5C89">
+          <w:p w14:paraId="62A64CC5" w14:textId="4F4BFE38" w:rsidR="007C5C89" w:rsidRPr="009709A3" w:rsidRDefault="007C5C89" w:rsidP="00CA3DC0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="center" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="6336"/>
                 <w:tab w:val="left" w:pos="6696"/>
                 <w:tab w:val="left" w:pos="7056"/>
                 <w:tab w:val="left" w:pos="7416"/>
                 <w:tab w:val="left" w:pos="7776"/>
                 <w:tab w:val="left" w:pos="8136"/>
                 <w:tab w:val="left" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8640"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00837B74">
+            <w:r w:rsidRPr="009709A3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>106 Points</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1BE4EB37" w14:textId="77777777" w:rsidR="00440AFE" w:rsidRDefault="00440AFE" w:rsidP="001261AD">
+    <w:p w14:paraId="1BE4EB37" w14:textId="77777777" w:rsidR="00440AFE" w:rsidRPr="009709A3" w:rsidRDefault="00440AFE" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4FF76E5F" w14:textId="77777777" w:rsidR="00B8620B" w:rsidRDefault="00B8620B" w:rsidP="001261AD">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF76E5F" w14:textId="77777777" w:rsidR="00B8620B" w:rsidRPr="009709A3" w:rsidRDefault="00B8620B" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional evaluation criteria can be found at: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDF1651" w14:textId="77777777" w:rsidR="00B8620B" w:rsidRDefault="00B8620B" w:rsidP="001261AD">
+    <w:p w14:paraId="7EDF1651" w14:textId="77777777" w:rsidR="00B8620B" w:rsidRPr="009709A3" w:rsidRDefault="00B8620B" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7526AA5E" w14:textId="21029A97" w:rsidR="00B8620B" w:rsidRDefault="00B8620B" w:rsidP="00B8620B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7526AA5E" w14:textId="21029A97" w:rsidR="00B8620B" w:rsidRPr="009709A3" w:rsidRDefault="00B8620B" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For those with an OSP account, s</w:t>
       </w:r>
-      <w:r w:rsidR="00440AFE" w:rsidRPr="008B0786">
+      <w:r w:rsidR="00440AFE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ee the </w:t>
       </w:r>
-      <w:r w:rsidR="008B0786" w:rsidRPr="008B0786">
+      <w:r w:rsidR="008B0786" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00440AFE" w:rsidRPr="008B0786">
+      <w:r w:rsidR="00440AFE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
-      <w:r w:rsidR="008B0786" w:rsidRPr="008B0786">
+      <w:r w:rsidR="008B0786" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00440AFE" w:rsidRPr="008B0786">
+      <w:r w:rsidR="00440AFE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab of this solicitation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in OSP</w:t>
       </w:r>
-      <w:r w:rsidR="00440AFE" w:rsidRPr="008B0786">
+      <w:r w:rsidR="00440AFE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r w:rsidR="001C4F84" w:rsidRPr="008B0786">
+      <w:r w:rsidR="001C4F84" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">additional </w:t>
       </w:r>
-      <w:r w:rsidR="00440AFE" w:rsidRPr="008B0786">
+      <w:r w:rsidR="00440AFE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>information on the evaluation and selection process</w:t>
       </w:r>
-      <w:r w:rsidR="001C4F84" w:rsidRPr="008B0786">
+      <w:r w:rsidR="001C4F84" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the “RFP Standard Specification” section</w:t>
       </w:r>
-      <w:r w:rsidR="00440AFE" w:rsidRPr="008B0786">
+      <w:r w:rsidR="00440AFE" w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57603770" w14:textId="77777777" w:rsidR="00B8620B" w:rsidRDefault="00B8620B" w:rsidP="001261AD">
+    <w:p w14:paraId="57603770" w14:textId="77777777" w:rsidR="00B8620B" w:rsidRPr="009709A3" w:rsidRDefault="00B8620B" w:rsidP="009709A3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5459D766" w14:textId="42E7372E" w:rsidR="008866D4" w:rsidRPr="00B8620B" w:rsidRDefault="00B8620B" w:rsidP="00B8620B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1918F350" w14:textId="57CF8D05" w:rsidR="00793F9B" w:rsidRPr="00CA3DC0" w:rsidRDefault="00B8620B" w:rsidP="00CA3DC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="14"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B8620B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For those without an OSP account, public access to the full bid can be found at</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8620B">
+      <w:r w:rsidRPr="009709A3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00B8620B">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="009709A3">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://ridop.ri.gov/vendors/bidding-opportunities</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B8620B">
-[...76 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+      <w:r w:rsidRPr="009709A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  Search for this solicitation, open the record, click on the “Print/Download Solicitation Summary” button in the upper right corner for all the solicitation requirements and supporting documents are found at the bottom of the page in the “Solicitation Attachments” section.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:sectPr w:rsidR="00793F9B" w:rsidRPr="00CA3DC0" w:rsidSect="00100708">
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="450" w:left="1440" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:comment w:id="1" w:author="Author" w:initials="A">
-    <w:p w14:paraId="77547D64" w14:textId="0049A48C" w:rsidR="006F3DBF" w:rsidRPr="006F3DBF" w:rsidRDefault="00811924" w:rsidP="00931565">
+    <w:p w14:paraId="1E1EA4D6" w14:textId="77777777" w:rsidR="00C11960" w:rsidRDefault="00811924" w:rsidP="00C11960">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="00C11960">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:t>1. Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11960">
+        <w:t xml:space="preserve"> fills in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11960">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00ED7165">
+        </w:rPr>
+        <w:t>ALL</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11960">
+        <w:t xml:space="preserve"> header fields.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391E2EBA" w14:textId="77777777" w:rsidR="00C11960" w:rsidRDefault="00C11960" w:rsidP="00C11960">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Agency</w:t>
+        <w:t>2. Procurement Specialist</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...101 lines deleted...]
-        <w:t>to “Attachments” tab in OSP</w:t>
+        <w:t xml:space="preserve"> will copy into OSP’s “Header”. Delete this section off the finalized Word draft once the OSP “Header” and “Requirements” are completed; PDF and add finalized RFP to “Attachments” tab in OSP.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="2" w:author="Author" w:initials="A">
-    <w:p w14:paraId="102FAA83" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00931565">
+    <w:p w14:paraId="102FAA83" w14:textId="410447A7" w:rsidR="00362F21" w:rsidRDefault="00362F21" w:rsidP="00362F21">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
-        <w:t>Brief description of goods and/or services your agency is looking to acquire with this RFP.  Please note that this will be viewable on the bid board; be precise so you attract interest of the appropriate vendor community</w:t>
+        <w:t>Brief description of goods and/or services your agency is looking to acquire with this RFP.  Please note that this will be viewable on the OSP Bid Board; be precise and use relevant key words so you attract interest of the appropriate vendor community.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="4" w:author="Author" w:initials="A">
-    <w:p w14:paraId="0FAD1772" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="0FAD1772" w14:textId="77777777" w:rsidR="00C11960" w:rsidRDefault="00CD7D30" w:rsidP="00C11960">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t>What is the desired term or length of service? Renewal options?</w:t>
+      <w:r w:rsidR="00C11960">
+        <w:t>State the desired term or length of service, including renewal options as applicable.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="5" w:author="Author" w:initials="A">
-    <w:p w14:paraId="7E691833" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="4298EC45" w14:textId="77777777" w:rsidR="00C50F6C" w:rsidRDefault="00C50F6C" w:rsidP="00C50F6C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Agency makes selections. Note – Select the applicable insurance for this solicitation (double click on box). The General Conditions of Purchase Addendum A provides details on each coverage type to assist in selection(s) found at </w:t>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Agency makes selections based on written recommendations from DOA Risk Management. </w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="6" w:author="Author" w:initials="A">
-    <w:p w14:paraId="20D247AD" w14:textId="77777777" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
+    <w:p w14:paraId="20D247AD" w14:textId="20B6BBD6" w:rsidR="00CD7D30" w:rsidRDefault="00CD7D30" w:rsidP="00CD7D30">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Required for applicable public works solicitations that will result in an AIA contract with the selected vendor at time of tentative selection.  This is to notify vendors of this requirement up front in the solicitation as the AIA forms do require a nominal fee.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="12" w:author="Author" w:initials="A">
     <w:p w14:paraId="7BDB0290" w14:textId="77777777" w:rsidR="00142DDA" w:rsidRDefault="00142DDA">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
@@ -6066,477 +5951,448 @@
     <w:p w14:paraId="166A727E" w14:textId="77777777" w:rsidR="00256A61" w:rsidRDefault="00256A61">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="366A9670" w14:textId="464E0F1D" w:rsidR="00256A61" w:rsidRDefault="00256A61">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Agencies are able to customize this section as needed to best convey the SOW and requirements for their specific goods and/or services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA6B6AF" w14:textId="05BB27AD" w:rsidR="00692013" w:rsidRDefault="00692013">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77EDD1FD" w14:textId="1822D1B5" w:rsidR="00692013" w:rsidRDefault="00692013">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For reference, RFP examples can be found at the Division of Purchases website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2" w:history="1">
+      <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00D359AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ridop.ri.gov/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12941F0F" w14:textId="398B7740" w:rsidR="00692013" w:rsidRDefault="00692013">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
   </w:comment>
   <w:comment w:id="24" w:author="Author" w:initials="A">
-    <w:p w14:paraId="52E6DD56" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00692013">
+    <w:p w14:paraId="433DF64B" w14:textId="77777777" w:rsidR="006C2682" w:rsidRDefault="00692013" w:rsidP="006C2682">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00931565">
-[...3 lines deleted...]
-    <w:p w14:paraId="7DC60088" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565">
+      <w:r w:rsidR="006C2682">
+        <w:t xml:space="preserve">Section C.1.A-D  is a suggested approach and may be modified by agencies if/as needed.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1E78C2" w14:textId="77777777" w:rsidR="006C2682" w:rsidRDefault="006C2682" w:rsidP="006C2682">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="300F6EDF" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565">
+    <w:p w14:paraId="1B0B7854" w14:textId="77777777" w:rsidR="006C2682" w:rsidRDefault="006C2682" w:rsidP="006C2682">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Choose criteria that will prove the vendor’s ability to deliver the work that is requested in this RFP’s scope.  Be sure to describe each criterion so that the vendor knows what to expect and how they will be measured.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B1D3874" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565">
+        <w:t xml:space="preserve">Include specific criteria that will prove the vendor’s ability to deliver the work that is requested in this scope of work.  Be sure to describe each criterion so that the vendor knows what to expect and exactly how they will be evaluated/measured.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2213FDCB" w14:textId="77777777" w:rsidR="006C2682" w:rsidRDefault="006C2682" w:rsidP="006C2682">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B0B9302" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565">
+    <w:p w14:paraId="73FC0EF6" w14:textId="77777777" w:rsidR="006C2682" w:rsidRDefault="006C2682" w:rsidP="006C2682">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>This becomes your scoring criteria for Section 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56137789" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565">
+    <w:p w14:paraId="27D6F8BE" w14:textId="77777777" w:rsidR="006C2682" w:rsidRDefault="006C2682" w:rsidP="006C2682">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41613702" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565" w:rsidP="00BD4C2A">
+    <w:p w14:paraId="41613702" w14:textId="77777777" w:rsidR="006C2682" w:rsidRDefault="006C2682" w:rsidP="006C2682">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you would like the ability to have </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vendor interviews or demonstrations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, please contact your Procurement Specialist at the Division of Purchases to request template substitutions for the current sections C and D. Please note that proceeding with sections C and D as written in this template </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>will not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> allow your team to conduct any vendor interviews or demonstrations.</w:t>
       </w:r>
     </w:p>
   </w:comment>
-  <w:comment w:id="25" w:author="Author" w:initials="A">
-    <w:p w14:paraId="32693720" w14:textId="2A0424DE" w:rsidR="00692013" w:rsidRDefault="00692013">
+  <w:comment w:id="27" w:author="Author" w:initials="A">
+    <w:p w14:paraId="33071124" w14:textId="1C551EF7" w:rsidR="00883667" w:rsidRDefault="00440AFE" w:rsidP="00883667">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
+      <w:r w:rsidR="00883667">
+        <w:t>First determine your cost proposal structure (i.e., a lump sum/fixed fee, time and materials, deliverable-based or reimbursable-based).  A cost proposal template should also be included as a separate attachment to ensure consistent responses from vendors and a seamless cost proposal evaluation process.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="33" w:author="Author" w:initials="A">
+    <w:p w14:paraId="110C6863" w14:textId="77777777" w:rsidR="00020628" w:rsidRDefault="00020628" w:rsidP="00020628">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
       <w:r>
-        <w:t>Define a reasonable number of pages that accommodates both a thorough response from a vendor as well as providing consideration to the evaluation committee that has to read all the proposals.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...23 lines deleted...]
-      </w:pPr>
+        <w:t>The minimum threshold score for technical proposals may be adjusted by the agency if/as needed; this score must be updated in both paragraphs in Section D if modified.</w:t>
+      </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="35" w:author="Author" w:initials="A">
-    <w:p w14:paraId="229958F1" w14:textId="2478AF0F" w:rsidR="00440AFE" w:rsidRDefault="00440AFE">
+    <w:p w14:paraId="229958F1" w14:textId="59820B85" w:rsidR="00440AFE" w:rsidRDefault="00440AFE">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Please make sure this</w:t>
       </w:r>
       <w:r w:rsidR="001C4F84">
         <w:t xml:space="preserve"> scoring</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C4F84">
         <w:t xml:space="preserve">table </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">aligns to Section </w:t>
       </w:r>
       <w:r w:rsidR="00EC12E5">
         <w:t>C.1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001C4F84">
         <w:t xml:space="preserve"> line items.</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="36" w:author="Author" w:initials="A">
-    <w:p w14:paraId="6594AEBE" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00440AFE">
+    <w:p w14:paraId="08542408" w14:textId="77777777" w:rsidR="00ED061B" w:rsidRDefault="00440AFE" w:rsidP="00ED061B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r w:rsidR="00931565">
-[...3 lines deleted...]
-    <w:p w14:paraId="14008DBD" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565">
+      <w:r w:rsidR="00ED061B">
+        <w:t>The 70 point technical criteria can be divided up as you deem fit among the criteria you choose. Make sure these point categories mirror the categories set forth in Section 4 (Technical Proposal).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF7027A" w14:textId="77777777" w:rsidR="00ED061B" w:rsidRDefault="00ED061B" w:rsidP="00ED061B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="744A3B03" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565">
-[...12 lines deleted...]
-    <w:p w14:paraId="2C968A39" w14:textId="77777777" w:rsidR="00931565" w:rsidRDefault="00931565" w:rsidP="00A00867">
+    <w:p w14:paraId="2C968A39" w14:textId="77777777" w:rsidR="00ED061B" w:rsidRDefault="00ED061B" w:rsidP="00ED061B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:t>**For exceptions to the standard scoring format, contact your Division of Purchases’ Procurement Specialist responsible for this RFP to discuss.**</w:t>
       </w:r>
     </w:p>
   </w:comment>
   <w:comment w:id="37" w:author="Author" w:initials="A">
-    <w:p w14:paraId="74981C34" w14:textId="156A7401" w:rsidR="00440AFE" w:rsidRDefault="00440AFE">
+    <w:p w14:paraId="74981C34" w14:textId="3B6C2A03" w:rsidR="00B4162D" w:rsidRDefault="00440AFE" w:rsidP="00B4162D">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
-      <w:r>
-        <w:t>Cost cannot be lower than 30, but it can be higher- Be sure to adjust the Technical points so that the total is 100.</w:t>
+      <w:r w:rsidR="00B4162D">
+        <w:t>Cost cannot be lower than 30, but it can be higher (subject to written approval from the Division of Purchases); be sure to adjust all corresponding points so that the evaluation points total is 100.</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="391E2EBA" w15:done="0"/>
   <w15:commentEx w15:paraId="102FAA83" w15:done="0"/>
   <w15:commentEx w15:paraId="0FAD1772" w15:done="0"/>
-  <w15:commentEx w15:paraId="7E691833" w15:done="0"/>
+  <w15:commentEx w15:paraId="4298EC45" w15:done="0"/>
   <w15:commentEx w15:paraId="20D247AD" w15:done="0"/>
   <w15:commentEx w15:paraId="61DA9BD0" w15:done="0"/>
   <w15:commentEx w15:paraId="12941F0F" w15:done="0"/>
   <w15:commentEx w15:paraId="41613702" w15:done="0"/>
-  <w15:commentEx w15:paraId="32693720" w15:done="0"/>
   <w15:commentEx w15:paraId="33071124" w15:done="0"/>
+  <w15:commentEx w15:paraId="110C6863" w15:done="0"/>
   <w15:commentEx w15:paraId="229958F1" w15:done="0"/>
   <w15:commentEx w15:paraId="2C968A39" w15:done="0"/>
   <w15:commentEx w15:paraId="74981C34" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="391E2EBA" w16cid:durableId="203A233C"/>
   <w16cid:commentId w16cid:paraId="102FAA83" w16cid:durableId="263B5F98"/>
   <w16cid:commentId w16cid:paraId="0FAD1772" w16cid:durableId="263B5F99"/>
-  <w16cid:commentId w16cid:paraId="7E691833" w16cid:durableId="263B5F9A"/>
+  <w16cid:commentId w16cid:paraId="4298EC45" w16cid:durableId="59234776"/>
   <w16cid:commentId w16cid:paraId="20D247AD" w16cid:durableId="263B5F9B"/>
   <w16cid:commentId w16cid:paraId="61DA9BD0" w16cid:durableId="1F2673BC"/>
   <w16cid:commentId w16cid:paraId="12941F0F" w16cid:durableId="1F2673A6"/>
   <w16cid:commentId w16cid:paraId="41613702" w16cid:durableId="2225A288"/>
-  <w16cid:commentId w16cid:paraId="32693720" w16cid:durableId="2225A2D2"/>
   <w16cid:commentId w16cid:paraId="33071124" w16cid:durableId="1EF2F187"/>
+  <w16cid:commentId w16cid:paraId="110C6863" w16cid:durableId="05EC30E8"/>
   <w16cid:commentId w16cid:paraId="229958F1" w16cid:durableId="1EF2F189"/>
   <w16cid:commentId w16cid:paraId="2C968A39" w16cid:durableId="1EF2F18A"/>
   <w16cid:commentId w16cid:paraId="74981C34" w16cid:durableId="1EF2F18B"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1351AB34" w14:textId="77777777" w:rsidR="00892810" w:rsidRDefault="00892810" w:rsidP="00BD015F">
+    <w:p w14:paraId="2BAC59BA" w14:textId="77777777" w:rsidR="0090509E" w:rsidRDefault="0090509E" w:rsidP="00BD015F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0870C762" w14:textId="77777777" w:rsidR="00892810" w:rsidRDefault="00892810" w:rsidP="00BD015F">
+    <w:p w14:paraId="6F6831B9" w14:textId="77777777" w:rsidR="0090509E" w:rsidRDefault="0090509E" w:rsidP="00BD015F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1770081794"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2DB51B46" w14:textId="6816F4F1" w:rsidR="00440AFE" w:rsidRPr="00B968A3" w:rsidRDefault="00E14475" w:rsidP="00163AC2">
+      <w:p w14:paraId="2DB51B46" w14:textId="790E56F5" w:rsidR="00440AFE" w:rsidRPr="00B968A3" w:rsidRDefault="00E14475" w:rsidP="00163AC2">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:pBdr>
             <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4680"/>
             <w:tab w:val="center" w:pos="6390"/>
           </w:tabs>
         </w:pPr>
         <w:r>
-          <w:t>2023-</w:t>
-[...3 lines deleted...]
-          <w:t>1</w:t>
+          <w:t>2023-1</w:t>
         </w:r>
         <w:r w:rsidR="00163AC2">
           <w:t>.v</w:t>
         </w:r>
-        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="009709A3">
+          <w:t>3</w:t>
+        </w:r>
         <w:r w:rsidR="00163AC2">
-          <w:t xml:space="preserve">2.04222024 </w:t>
+          <w:t>.04</w:t>
+        </w:r>
+        <w:r w:rsidR="009709A3">
+          <w:t>082026</w:t>
+        </w:r>
+        <w:r w:rsidR="00163AC2">
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:t>RFP – Agency Solicitation Specifications</w:t>
         </w:r>
         <w:r w:rsidR="00163AC2">
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00440AFE" w:rsidRPr="00B968A3">
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidR="00440AFE" w:rsidRPr="00B968A3">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00440AFE" w:rsidRPr="00B968A3">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00440AFE" w:rsidRPr="00B968A3">
           <w:rPr>
             <w:bCs/>
@@ -6580,161 +6436,91 @@
         <w:r w:rsidR="009E7780">
           <w:rPr>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00440AFE" w:rsidRPr="00B968A3">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00163AC2">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00440AFE" w:rsidRPr="00B968A3">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">Revised </w:t>
         </w:r>
-        <w:r w:rsidR="00163AC2">
+        <w:r w:rsidR="009709A3">
           <w:rPr>
             <w:bCs/>
           </w:rPr>
-          <w:t>4</w:t>
-[...29 lines deleted...]
-          <w:t>4</w:t>
+          <w:t>4/8/2026</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5D882CC0" w14:textId="4D25B495" w:rsidR="00440AFE" w:rsidRPr="003A72BB" w:rsidRDefault="00440AFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BC5E06A" w14:textId="77777777" w:rsidR="00892810" w:rsidRDefault="00892810" w:rsidP="00BD015F">
+    <w:p w14:paraId="7EEC4872" w14:textId="77777777" w:rsidR="0090509E" w:rsidRDefault="0090509E" w:rsidP="00BD015F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A2FD689" w14:textId="77777777" w:rsidR="00892810" w:rsidRDefault="00892810" w:rsidP="00BD015F">
+    <w:p w14:paraId="3A3646AB" w14:textId="77777777" w:rsidR="0090509E" w:rsidRDefault="0090509E" w:rsidP="00BD015F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01140A6B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A000AFA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -8387,82 +8173,84 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="185096524">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1889409690">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1493175480">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2107919927">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1137838949">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="49156539">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD015F"/>
+    <w:rsid w:val="0000375A"/>
     <w:rsid w:val="00012570"/>
     <w:rsid w:val="000134D0"/>
     <w:rsid w:val="00016A5C"/>
+    <w:rsid w:val="00020628"/>
     <w:rsid w:val="00025004"/>
     <w:rsid w:val="000271AA"/>
     <w:rsid w:val="0003368C"/>
     <w:rsid w:val="00034A1A"/>
     <w:rsid w:val="00034EC9"/>
     <w:rsid w:val="0003579E"/>
     <w:rsid w:val="00041FA2"/>
     <w:rsid w:val="00046552"/>
     <w:rsid w:val="000602E5"/>
     <w:rsid w:val="0006044A"/>
     <w:rsid w:val="0007310C"/>
     <w:rsid w:val="00073A41"/>
     <w:rsid w:val="000855CE"/>
     <w:rsid w:val="00085A13"/>
     <w:rsid w:val="00085BF7"/>
     <w:rsid w:val="0009032F"/>
     <w:rsid w:val="00092E98"/>
     <w:rsid w:val="000979D2"/>
     <w:rsid w:val="000A114F"/>
     <w:rsid w:val="000A13B2"/>
     <w:rsid w:val="000A2385"/>
     <w:rsid w:val="000A549D"/>
     <w:rsid w:val="000B334A"/>
     <w:rsid w:val="000C35E3"/>
     <w:rsid w:val="000E2C81"/>
@@ -8471,56 +8259,58 @@
     <w:rsid w:val="000F47E7"/>
     <w:rsid w:val="000F6F89"/>
     <w:rsid w:val="00100708"/>
     <w:rsid w:val="001048BD"/>
     <w:rsid w:val="00104DF9"/>
     <w:rsid w:val="00104F4D"/>
     <w:rsid w:val="0011258A"/>
     <w:rsid w:val="001213EA"/>
     <w:rsid w:val="0012184B"/>
     <w:rsid w:val="001261AD"/>
     <w:rsid w:val="00127ED3"/>
     <w:rsid w:val="00132931"/>
     <w:rsid w:val="0013297A"/>
     <w:rsid w:val="001332C9"/>
     <w:rsid w:val="00134AE2"/>
     <w:rsid w:val="00136DCD"/>
     <w:rsid w:val="00142DDA"/>
     <w:rsid w:val="00145659"/>
     <w:rsid w:val="00146705"/>
     <w:rsid w:val="00161B6B"/>
     <w:rsid w:val="00163AC2"/>
     <w:rsid w:val="00164646"/>
     <w:rsid w:val="00167F07"/>
     <w:rsid w:val="001806EB"/>
     <w:rsid w:val="0018250E"/>
+    <w:rsid w:val="00187B66"/>
     <w:rsid w:val="00197387"/>
     <w:rsid w:val="001B0419"/>
     <w:rsid w:val="001B4004"/>
     <w:rsid w:val="001C0356"/>
     <w:rsid w:val="001C4F84"/>
     <w:rsid w:val="001C553A"/>
+    <w:rsid w:val="001D05AB"/>
     <w:rsid w:val="001D200E"/>
     <w:rsid w:val="001D2485"/>
     <w:rsid w:val="001E2FD0"/>
     <w:rsid w:val="001E73F9"/>
     <w:rsid w:val="001F0DE0"/>
     <w:rsid w:val="001F20B2"/>
     <w:rsid w:val="001F61D6"/>
     <w:rsid w:val="00204A02"/>
     <w:rsid w:val="00204B7E"/>
     <w:rsid w:val="002060F0"/>
     <w:rsid w:val="00206E11"/>
     <w:rsid w:val="00212BCA"/>
     <w:rsid w:val="00216814"/>
     <w:rsid w:val="00220875"/>
     <w:rsid w:val="00234021"/>
     <w:rsid w:val="00244638"/>
     <w:rsid w:val="00244DA1"/>
     <w:rsid w:val="002477D6"/>
     <w:rsid w:val="00250E94"/>
     <w:rsid w:val="00251FBF"/>
     <w:rsid w:val="002530AD"/>
     <w:rsid w:val="00256086"/>
     <w:rsid w:val="00256A61"/>
     <w:rsid w:val="00261641"/>
     <w:rsid w:val="00265D5D"/>
@@ -8533,127 +8323,133 @@
     <w:rsid w:val="00287F36"/>
     <w:rsid w:val="00292450"/>
     <w:rsid w:val="00292C3A"/>
     <w:rsid w:val="00293B3B"/>
     <w:rsid w:val="0029482C"/>
     <w:rsid w:val="002975DD"/>
     <w:rsid w:val="0029782A"/>
     <w:rsid w:val="002A5034"/>
     <w:rsid w:val="002B3587"/>
     <w:rsid w:val="002B4AF1"/>
     <w:rsid w:val="002B5AE4"/>
     <w:rsid w:val="002C025F"/>
     <w:rsid w:val="002C69AF"/>
     <w:rsid w:val="002C6CFD"/>
     <w:rsid w:val="002D56F7"/>
     <w:rsid w:val="002E2272"/>
     <w:rsid w:val="002E37D0"/>
     <w:rsid w:val="002E4D3B"/>
     <w:rsid w:val="00323D5B"/>
     <w:rsid w:val="00324BF9"/>
     <w:rsid w:val="00327C23"/>
     <w:rsid w:val="00330DFA"/>
     <w:rsid w:val="0033151E"/>
     <w:rsid w:val="003348CF"/>
     <w:rsid w:val="003359B5"/>
+    <w:rsid w:val="00341F8D"/>
     <w:rsid w:val="003470E0"/>
     <w:rsid w:val="003500F9"/>
     <w:rsid w:val="00360BC7"/>
+    <w:rsid w:val="00362F21"/>
     <w:rsid w:val="00370120"/>
     <w:rsid w:val="00376629"/>
+    <w:rsid w:val="0037679D"/>
     <w:rsid w:val="003832B7"/>
     <w:rsid w:val="00385A2E"/>
     <w:rsid w:val="00393BC3"/>
     <w:rsid w:val="003A0BA4"/>
     <w:rsid w:val="003A1986"/>
     <w:rsid w:val="003A2425"/>
     <w:rsid w:val="003A72BB"/>
     <w:rsid w:val="003B1AEE"/>
     <w:rsid w:val="003B2D43"/>
     <w:rsid w:val="003B6BFF"/>
     <w:rsid w:val="003B7493"/>
     <w:rsid w:val="003B7EAA"/>
     <w:rsid w:val="003C5E3F"/>
     <w:rsid w:val="003C6504"/>
     <w:rsid w:val="003D4299"/>
     <w:rsid w:val="003E0F31"/>
     <w:rsid w:val="003E5AD2"/>
     <w:rsid w:val="003E77E8"/>
     <w:rsid w:val="003F04FF"/>
     <w:rsid w:val="003F3584"/>
+    <w:rsid w:val="004066C1"/>
     <w:rsid w:val="00415B16"/>
     <w:rsid w:val="00415D34"/>
     <w:rsid w:val="00420865"/>
     <w:rsid w:val="00421132"/>
     <w:rsid w:val="00421EF4"/>
     <w:rsid w:val="0042433F"/>
     <w:rsid w:val="004251CB"/>
     <w:rsid w:val="0042673A"/>
     <w:rsid w:val="004273D9"/>
+    <w:rsid w:val="00431E87"/>
     <w:rsid w:val="004340DF"/>
     <w:rsid w:val="00440AFE"/>
     <w:rsid w:val="00440CF0"/>
     <w:rsid w:val="00443919"/>
     <w:rsid w:val="00454BAE"/>
     <w:rsid w:val="00457088"/>
     <w:rsid w:val="004600DE"/>
     <w:rsid w:val="00475082"/>
     <w:rsid w:val="004839DA"/>
     <w:rsid w:val="004864EA"/>
     <w:rsid w:val="00497A92"/>
     <w:rsid w:val="004A0FB3"/>
     <w:rsid w:val="004A18BA"/>
     <w:rsid w:val="004A2A19"/>
     <w:rsid w:val="004A3FB2"/>
     <w:rsid w:val="004A62FD"/>
     <w:rsid w:val="004A68F3"/>
     <w:rsid w:val="004A6AF5"/>
     <w:rsid w:val="004B0337"/>
     <w:rsid w:val="004B1918"/>
     <w:rsid w:val="004B79AF"/>
     <w:rsid w:val="004C2DF2"/>
     <w:rsid w:val="004C659D"/>
     <w:rsid w:val="004C794D"/>
     <w:rsid w:val="004D2A71"/>
     <w:rsid w:val="004D63EE"/>
     <w:rsid w:val="004E15B2"/>
     <w:rsid w:val="004E40F3"/>
     <w:rsid w:val="004F7F4E"/>
     <w:rsid w:val="00504FDC"/>
     <w:rsid w:val="00507042"/>
     <w:rsid w:val="005141CA"/>
     <w:rsid w:val="0051791F"/>
     <w:rsid w:val="00517C17"/>
     <w:rsid w:val="00517ED9"/>
     <w:rsid w:val="005220B3"/>
     <w:rsid w:val="0053455C"/>
     <w:rsid w:val="00545CC4"/>
     <w:rsid w:val="00547A3B"/>
     <w:rsid w:val="00551721"/>
     <w:rsid w:val="005528BF"/>
     <w:rsid w:val="005550F4"/>
     <w:rsid w:val="0055660D"/>
+    <w:rsid w:val="005579DD"/>
     <w:rsid w:val="00564156"/>
     <w:rsid w:val="00565C10"/>
     <w:rsid w:val="00566A25"/>
     <w:rsid w:val="00567844"/>
     <w:rsid w:val="00570955"/>
     <w:rsid w:val="00574FCC"/>
     <w:rsid w:val="005802BF"/>
     <w:rsid w:val="005821A7"/>
     <w:rsid w:val="00584B44"/>
     <w:rsid w:val="005853A8"/>
     <w:rsid w:val="00592B8E"/>
     <w:rsid w:val="00595C9D"/>
     <w:rsid w:val="00597D4D"/>
     <w:rsid w:val="005A0E41"/>
     <w:rsid w:val="005A148E"/>
     <w:rsid w:val="005A2A59"/>
     <w:rsid w:val="005B28A8"/>
     <w:rsid w:val="005B54B0"/>
     <w:rsid w:val="005B5871"/>
     <w:rsid w:val="005B58C6"/>
     <w:rsid w:val="005C28A9"/>
     <w:rsid w:val="005C6E05"/>
     <w:rsid w:val="005D7733"/>
     <w:rsid w:val="005E3610"/>
     <w:rsid w:val="005F501F"/>
@@ -8662,453 +8458,478 @@
     <w:rsid w:val="00611539"/>
     <w:rsid w:val="006134B5"/>
     <w:rsid w:val="0061376C"/>
     <w:rsid w:val="0061618D"/>
     <w:rsid w:val="00617171"/>
     <w:rsid w:val="0062577A"/>
     <w:rsid w:val="006266CE"/>
     <w:rsid w:val="00634118"/>
     <w:rsid w:val="00635006"/>
     <w:rsid w:val="006365D8"/>
     <w:rsid w:val="006375A7"/>
     <w:rsid w:val="00643603"/>
     <w:rsid w:val="00645A66"/>
     <w:rsid w:val="00654C0A"/>
     <w:rsid w:val="006620BB"/>
     <w:rsid w:val="006623D1"/>
     <w:rsid w:val="00664A38"/>
     <w:rsid w:val="00675160"/>
     <w:rsid w:val="00675F20"/>
     <w:rsid w:val="00677EFF"/>
     <w:rsid w:val="00690911"/>
     <w:rsid w:val="00692013"/>
     <w:rsid w:val="006931CD"/>
     <w:rsid w:val="0069404A"/>
     <w:rsid w:val="006A58CF"/>
+    <w:rsid w:val="006B0617"/>
     <w:rsid w:val="006B3CFE"/>
     <w:rsid w:val="006B7828"/>
+    <w:rsid w:val="006C2682"/>
     <w:rsid w:val="006D2913"/>
     <w:rsid w:val="006D4765"/>
     <w:rsid w:val="006D6A45"/>
+    <w:rsid w:val="006D6D3C"/>
     <w:rsid w:val="006E60D6"/>
     <w:rsid w:val="006F3DBF"/>
     <w:rsid w:val="006F4183"/>
     <w:rsid w:val="006F4BCB"/>
     <w:rsid w:val="00700AAD"/>
     <w:rsid w:val="0070262E"/>
+    <w:rsid w:val="00707F34"/>
     <w:rsid w:val="0072040D"/>
     <w:rsid w:val="00720A8B"/>
     <w:rsid w:val="00725D36"/>
     <w:rsid w:val="0073190D"/>
     <w:rsid w:val="0073312A"/>
     <w:rsid w:val="007344E3"/>
     <w:rsid w:val="00740157"/>
     <w:rsid w:val="007431EF"/>
     <w:rsid w:val="00744D4D"/>
     <w:rsid w:val="00760AD8"/>
     <w:rsid w:val="00761085"/>
     <w:rsid w:val="007636E9"/>
     <w:rsid w:val="00764131"/>
     <w:rsid w:val="00765D5F"/>
     <w:rsid w:val="0077312C"/>
     <w:rsid w:val="00782FDD"/>
     <w:rsid w:val="007853A9"/>
     <w:rsid w:val="00792FA3"/>
     <w:rsid w:val="00793F9B"/>
     <w:rsid w:val="007A215E"/>
     <w:rsid w:val="007A4133"/>
     <w:rsid w:val="007A4511"/>
     <w:rsid w:val="007A6E23"/>
     <w:rsid w:val="007B33C6"/>
     <w:rsid w:val="007B3B50"/>
     <w:rsid w:val="007B53F1"/>
     <w:rsid w:val="007C13CB"/>
     <w:rsid w:val="007C3984"/>
     <w:rsid w:val="007C5C89"/>
     <w:rsid w:val="007C71CF"/>
     <w:rsid w:val="007D4949"/>
     <w:rsid w:val="007D5B8B"/>
     <w:rsid w:val="007D77F4"/>
     <w:rsid w:val="007E5860"/>
     <w:rsid w:val="007E5DF0"/>
     <w:rsid w:val="007E7887"/>
     <w:rsid w:val="007F0B8A"/>
     <w:rsid w:val="007F3D55"/>
     <w:rsid w:val="007F3E7D"/>
+    <w:rsid w:val="00806389"/>
     <w:rsid w:val="00811851"/>
     <w:rsid w:val="00811924"/>
     <w:rsid w:val="00812E3C"/>
     <w:rsid w:val="008164B7"/>
     <w:rsid w:val="00822E42"/>
     <w:rsid w:val="00824CC3"/>
     <w:rsid w:val="0083053F"/>
     <w:rsid w:val="00832985"/>
     <w:rsid w:val="00835F7C"/>
     <w:rsid w:val="00837B74"/>
     <w:rsid w:val="00852A3D"/>
     <w:rsid w:val="00860B94"/>
     <w:rsid w:val="00863041"/>
     <w:rsid w:val="00866B1D"/>
     <w:rsid w:val="0087025C"/>
     <w:rsid w:val="008768CC"/>
     <w:rsid w:val="00877302"/>
+    <w:rsid w:val="00883667"/>
     <w:rsid w:val="00886486"/>
     <w:rsid w:val="008866D4"/>
     <w:rsid w:val="0089023B"/>
     <w:rsid w:val="00892810"/>
     <w:rsid w:val="00896DEF"/>
     <w:rsid w:val="008A176C"/>
     <w:rsid w:val="008A2D32"/>
     <w:rsid w:val="008A7FD1"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B079E"/>
     <w:rsid w:val="008B0941"/>
     <w:rsid w:val="008B0DFD"/>
     <w:rsid w:val="008B199A"/>
     <w:rsid w:val="008B1FE8"/>
     <w:rsid w:val="008B6021"/>
     <w:rsid w:val="008C404A"/>
     <w:rsid w:val="008C4CA9"/>
     <w:rsid w:val="008C5C35"/>
     <w:rsid w:val="008D57C3"/>
     <w:rsid w:val="008D57E7"/>
     <w:rsid w:val="0090388F"/>
+    <w:rsid w:val="0090509E"/>
     <w:rsid w:val="0090635D"/>
     <w:rsid w:val="00913C22"/>
     <w:rsid w:val="00914B2B"/>
     <w:rsid w:val="00916A4D"/>
     <w:rsid w:val="00917FAF"/>
     <w:rsid w:val="00922B6A"/>
     <w:rsid w:val="00922F92"/>
     <w:rsid w:val="00924B69"/>
     <w:rsid w:val="009263B0"/>
     <w:rsid w:val="00926797"/>
     <w:rsid w:val="00930134"/>
     <w:rsid w:val="009308CB"/>
     <w:rsid w:val="00931565"/>
     <w:rsid w:val="009349D6"/>
     <w:rsid w:val="0093526E"/>
     <w:rsid w:val="00941496"/>
     <w:rsid w:val="009434C5"/>
     <w:rsid w:val="00947526"/>
     <w:rsid w:val="00956730"/>
     <w:rsid w:val="00963CDD"/>
     <w:rsid w:val="00965337"/>
     <w:rsid w:val="009656AD"/>
+    <w:rsid w:val="009709A3"/>
     <w:rsid w:val="00981952"/>
     <w:rsid w:val="00985BE2"/>
     <w:rsid w:val="00992510"/>
     <w:rsid w:val="00992D9E"/>
     <w:rsid w:val="00993C82"/>
     <w:rsid w:val="00996F52"/>
     <w:rsid w:val="009A5A41"/>
     <w:rsid w:val="009A5EBD"/>
     <w:rsid w:val="009B38DA"/>
     <w:rsid w:val="009B787E"/>
     <w:rsid w:val="009C24F9"/>
     <w:rsid w:val="009C609E"/>
     <w:rsid w:val="009D0947"/>
     <w:rsid w:val="009D0E07"/>
     <w:rsid w:val="009D527C"/>
     <w:rsid w:val="009D645A"/>
     <w:rsid w:val="009D684C"/>
     <w:rsid w:val="009D7A05"/>
     <w:rsid w:val="009E500D"/>
     <w:rsid w:val="009E6424"/>
     <w:rsid w:val="009E7780"/>
     <w:rsid w:val="009F1DD0"/>
     <w:rsid w:val="009F4D0C"/>
     <w:rsid w:val="009F7540"/>
     <w:rsid w:val="00A03126"/>
     <w:rsid w:val="00A04097"/>
     <w:rsid w:val="00A04898"/>
     <w:rsid w:val="00A05FF3"/>
     <w:rsid w:val="00A16418"/>
     <w:rsid w:val="00A1730C"/>
     <w:rsid w:val="00A255D9"/>
     <w:rsid w:val="00A337BD"/>
     <w:rsid w:val="00A34CAB"/>
     <w:rsid w:val="00A372BD"/>
     <w:rsid w:val="00A37DEF"/>
     <w:rsid w:val="00A5133C"/>
     <w:rsid w:val="00A62C6C"/>
     <w:rsid w:val="00A73CAE"/>
     <w:rsid w:val="00A740C5"/>
     <w:rsid w:val="00A75779"/>
     <w:rsid w:val="00A774BA"/>
     <w:rsid w:val="00A804BE"/>
     <w:rsid w:val="00A80906"/>
     <w:rsid w:val="00A822DE"/>
     <w:rsid w:val="00A82BED"/>
     <w:rsid w:val="00A87F30"/>
     <w:rsid w:val="00A91DA8"/>
+    <w:rsid w:val="00A9389F"/>
     <w:rsid w:val="00A94324"/>
     <w:rsid w:val="00AA106F"/>
     <w:rsid w:val="00AA3092"/>
     <w:rsid w:val="00AA5BD1"/>
     <w:rsid w:val="00AA6CBD"/>
     <w:rsid w:val="00AB2B9F"/>
     <w:rsid w:val="00AB4AC5"/>
+    <w:rsid w:val="00AB760D"/>
     <w:rsid w:val="00AC4B4A"/>
     <w:rsid w:val="00AC707B"/>
     <w:rsid w:val="00AD69D0"/>
     <w:rsid w:val="00AD750F"/>
     <w:rsid w:val="00AD78E7"/>
     <w:rsid w:val="00AE034D"/>
     <w:rsid w:val="00AE43DF"/>
     <w:rsid w:val="00AE75EC"/>
     <w:rsid w:val="00AF3373"/>
     <w:rsid w:val="00AF7650"/>
     <w:rsid w:val="00B00A8D"/>
     <w:rsid w:val="00B10598"/>
     <w:rsid w:val="00B10629"/>
     <w:rsid w:val="00B10A88"/>
     <w:rsid w:val="00B164BF"/>
     <w:rsid w:val="00B207CD"/>
     <w:rsid w:val="00B252B7"/>
     <w:rsid w:val="00B271D4"/>
     <w:rsid w:val="00B31570"/>
     <w:rsid w:val="00B40EE0"/>
     <w:rsid w:val="00B41512"/>
+    <w:rsid w:val="00B4162D"/>
     <w:rsid w:val="00B41D94"/>
     <w:rsid w:val="00B459DD"/>
     <w:rsid w:val="00B47284"/>
     <w:rsid w:val="00B547D4"/>
     <w:rsid w:val="00B567C7"/>
     <w:rsid w:val="00B65D58"/>
     <w:rsid w:val="00B7325B"/>
     <w:rsid w:val="00B7381D"/>
     <w:rsid w:val="00B848F8"/>
     <w:rsid w:val="00B8620B"/>
     <w:rsid w:val="00B90CD2"/>
     <w:rsid w:val="00B92BF7"/>
     <w:rsid w:val="00B92D51"/>
     <w:rsid w:val="00B96209"/>
     <w:rsid w:val="00B968A3"/>
     <w:rsid w:val="00BA1000"/>
     <w:rsid w:val="00BA2230"/>
     <w:rsid w:val="00BA3842"/>
     <w:rsid w:val="00BB7FF8"/>
     <w:rsid w:val="00BC1669"/>
     <w:rsid w:val="00BC1C13"/>
     <w:rsid w:val="00BC33DD"/>
     <w:rsid w:val="00BD015F"/>
     <w:rsid w:val="00BD1ECF"/>
     <w:rsid w:val="00BD2DFA"/>
     <w:rsid w:val="00BD2F24"/>
     <w:rsid w:val="00BD63F4"/>
     <w:rsid w:val="00BD6E4D"/>
     <w:rsid w:val="00BE1674"/>
     <w:rsid w:val="00BE72DA"/>
     <w:rsid w:val="00C10584"/>
+    <w:rsid w:val="00C11960"/>
     <w:rsid w:val="00C11D7D"/>
     <w:rsid w:val="00C224D6"/>
     <w:rsid w:val="00C243CF"/>
     <w:rsid w:val="00C2471F"/>
     <w:rsid w:val="00C34756"/>
     <w:rsid w:val="00C36EF8"/>
     <w:rsid w:val="00C376FC"/>
     <w:rsid w:val="00C41401"/>
     <w:rsid w:val="00C427D1"/>
     <w:rsid w:val="00C44C0D"/>
+    <w:rsid w:val="00C50F6C"/>
     <w:rsid w:val="00C51D30"/>
     <w:rsid w:val="00C565A2"/>
     <w:rsid w:val="00C6241A"/>
     <w:rsid w:val="00C62D7E"/>
+    <w:rsid w:val="00C66560"/>
     <w:rsid w:val="00C72492"/>
     <w:rsid w:val="00C72E36"/>
     <w:rsid w:val="00C8458A"/>
     <w:rsid w:val="00C847AA"/>
     <w:rsid w:val="00C85732"/>
     <w:rsid w:val="00C86594"/>
     <w:rsid w:val="00C874DB"/>
     <w:rsid w:val="00C91B38"/>
     <w:rsid w:val="00C9234B"/>
+    <w:rsid w:val="00CA3DC0"/>
     <w:rsid w:val="00CA4CC3"/>
     <w:rsid w:val="00CB7E4D"/>
     <w:rsid w:val="00CC2577"/>
+    <w:rsid w:val="00CD1BEC"/>
     <w:rsid w:val="00CD51C6"/>
     <w:rsid w:val="00CD7D30"/>
     <w:rsid w:val="00CE6E69"/>
     <w:rsid w:val="00CE7131"/>
     <w:rsid w:val="00CF5E2C"/>
     <w:rsid w:val="00CF798D"/>
     <w:rsid w:val="00D03D88"/>
+    <w:rsid w:val="00D04579"/>
     <w:rsid w:val="00D15C15"/>
     <w:rsid w:val="00D160EB"/>
     <w:rsid w:val="00D21290"/>
     <w:rsid w:val="00D25045"/>
     <w:rsid w:val="00D26A17"/>
     <w:rsid w:val="00D27FE9"/>
     <w:rsid w:val="00D3560A"/>
     <w:rsid w:val="00D41330"/>
     <w:rsid w:val="00D440BB"/>
     <w:rsid w:val="00D552B5"/>
     <w:rsid w:val="00D61F02"/>
     <w:rsid w:val="00D635AE"/>
     <w:rsid w:val="00D63E0C"/>
     <w:rsid w:val="00D64CAD"/>
     <w:rsid w:val="00D66361"/>
     <w:rsid w:val="00D70F2A"/>
     <w:rsid w:val="00D71DC0"/>
     <w:rsid w:val="00D7292B"/>
     <w:rsid w:val="00D77A2E"/>
     <w:rsid w:val="00D805A1"/>
     <w:rsid w:val="00D814C4"/>
     <w:rsid w:val="00D81EC9"/>
     <w:rsid w:val="00D9192E"/>
     <w:rsid w:val="00D93690"/>
     <w:rsid w:val="00D9649E"/>
     <w:rsid w:val="00DA2C6B"/>
     <w:rsid w:val="00DA5B3D"/>
     <w:rsid w:val="00DC07B2"/>
     <w:rsid w:val="00DC0CAF"/>
     <w:rsid w:val="00DC2CEE"/>
     <w:rsid w:val="00DD0823"/>
     <w:rsid w:val="00DD4133"/>
     <w:rsid w:val="00DD46EE"/>
     <w:rsid w:val="00DE3EC7"/>
     <w:rsid w:val="00E03386"/>
     <w:rsid w:val="00E122BB"/>
     <w:rsid w:val="00E14475"/>
     <w:rsid w:val="00E1548A"/>
     <w:rsid w:val="00E22B23"/>
     <w:rsid w:val="00E24445"/>
     <w:rsid w:val="00E40EE2"/>
     <w:rsid w:val="00E41294"/>
     <w:rsid w:val="00E46FEE"/>
     <w:rsid w:val="00E51331"/>
     <w:rsid w:val="00E534C7"/>
+    <w:rsid w:val="00E53E95"/>
     <w:rsid w:val="00E54FA0"/>
     <w:rsid w:val="00E608AA"/>
     <w:rsid w:val="00E66BCE"/>
     <w:rsid w:val="00E672B9"/>
     <w:rsid w:val="00E7153C"/>
     <w:rsid w:val="00E73FE0"/>
     <w:rsid w:val="00E767CC"/>
     <w:rsid w:val="00E775AB"/>
     <w:rsid w:val="00E8018A"/>
     <w:rsid w:val="00E812F3"/>
     <w:rsid w:val="00E8212B"/>
     <w:rsid w:val="00E82475"/>
     <w:rsid w:val="00E92E13"/>
     <w:rsid w:val="00E95D02"/>
+    <w:rsid w:val="00EA05DB"/>
     <w:rsid w:val="00EA6F4C"/>
     <w:rsid w:val="00EB59CE"/>
     <w:rsid w:val="00EB6128"/>
     <w:rsid w:val="00EB6993"/>
     <w:rsid w:val="00EC12E5"/>
     <w:rsid w:val="00EC229E"/>
     <w:rsid w:val="00EC397F"/>
     <w:rsid w:val="00EC4483"/>
     <w:rsid w:val="00EC5B05"/>
     <w:rsid w:val="00EC65B1"/>
+    <w:rsid w:val="00ED061B"/>
     <w:rsid w:val="00ED2B0D"/>
     <w:rsid w:val="00ED4C6E"/>
     <w:rsid w:val="00ED688D"/>
     <w:rsid w:val="00ED7165"/>
     <w:rsid w:val="00EE5113"/>
     <w:rsid w:val="00EE51EC"/>
     <w:rsid w:val="00EE6573"/>
     <w:rsid w:val="00EE70F9"/>
     <w:rsid w:val="00EF3583"/>
     <w:rsid w:val="00F00116"/>
     <w:rsid w:val="00F01272"/>
     <w:rsid w:val="00F0223A"/>
     <w:rsid w:val="00F041FC"/>
     <w:rsid w:val="00F04D78"/>
     <w:rsid w:val="00F062BD"/>
     <w:rsid w:val="00F07817"/>
     <w:rsid w:val="00F100EE"/>
     <w:rsid w:val="00F13D8F"/>
     <w:rsid w:val="00F20937"/>
+    <w:rsid w:val="00F34D04"/>
     <w:rsid w:val="00F353FA"/>
     <w:rsid w:val="00F41FD1"/>
     <w:rsid w:val="00F42082"/>
     <w:rsid w:val="00F5272B"/>
     <w:rsid w:val="00F52744"/>
     <w:rsid w:val="00F53BC6"/>
     <w:rsid w:val="00F55078"/>
     <w:rsid w:val="00F56302"/>
     <w:rsid w:val="00F56800"/>
     <w:rsid w:val="00F57E36"/>
+    <w:rsid w:val="00F62E8D"/>
     <w:rsid w:val="00F63A35"/>
     <w:rsid w:val="00F64758"/>
     <w:rsid w:val="00F716F6"/>
+    <w:rsid w:val="00F7376C"/>
     <w:rsid w:val="00F77E60"/>
     <w:rsid w:val="00F77FC9"/>
     <w:rsid w:val="00F83C9A"/>
     <w:rsid w:val="00F90636"/>
     <w:rsid w:val="00F908CF"/>
     <w:rsid w:val="00F9469D"/>
     <w:rsid w:val="00F94E1D"/>
     <w:rsid w:val="00F96D1E"/>
     <w:rsid w:val="00FA059D"/>
     <w:rsid w:val="00FA082E"/>
     <w:rsid w:val="00FA2FD4"/>
     <w:rsid w:val="00FA36E8"/>
     <w:rsid w:val="00FA6E8A"/>
     <w:rsid w:val="00FA73B1"/>
+    <w:rsid w:val="00FB51F0"/>
     <w:rsid w:val="00FC0DB7"/>
     <w:rsid w:val="00FC1B4A"/>
+    <w:rsid w:val="00FD0127"/>
     <w:rsid w:val="00FD286E"/>
     <w:rsid w:val="00FD35E7"/>
     <w:rsid w:val="00FD43BB"/>
     <w:rsid w:val="00FE317F"/>
     <w:rsid w:val="00FE3CD9"/>
     <w:rsid w:val="00FF50E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C49383F"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10586,51 +10407,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008B0786"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="Equipment Char,List Paragraph1 Char,List Paragraph Char Char Char,numbered Char,List Paragraph11 Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00C10584"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11349344">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="54666078">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11064,269 +10885,293 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2073044716">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ridop.ri.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ridop.ri.gov/documents/general-conditions-addendum-a.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ridop.ri.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridop.ri.gov/about-us/procurement-statutes-and-regulations" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rules.sos.ri.gov/regulations/part/220-30-00-13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridop.ri.gov/vendors/bidding-opportunities" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documentsondemand.aia.org/?filter=Rhode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documentsondemand.aia.org/?filter=Rhode" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridop.ri.gov/about-us/procurement-statutes-and-regulations" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rules.sos.ri.gov/regulations/part/220-30-00-13" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridop.ri.gov/vendors/bidding-opportunities" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ridop.ri.gov/vendors/public-works-aia-custom-state-rhode-island-documents" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="CECC0F96D179472A9E4A4AC77C4E4975"/>
+        <w:name w:val="08EFC525CFC846629D918AEFF0860C22"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{334746F3-8DCD-46AD-91E9-4511562CE65E}"/>
+        <w:guid w:val="{1C509581-8A1D-48C5-B46B-F9FF986F4EB5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007232B8" w:rsidRDefault="00995FC1" w:rsidP="00995FC1">
+        <w:p w:rsidR="00F20FA7" w:rsidRDefault="00DF20EC" w:rsidP="00DF20EC">
           <w:pPr>
-            <w:pStyle w:val="CECC0F96D179472A9E4A4AC77C4E4975"/>
+            <w:pStyle w:val="08EFC525CFC846629D918AEFF0860C22"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Specify insurance type and minimum coverage required</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6C6002856ED647918E4C25B8DD9E2A26"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{52718FC4-8831-42AC-B829-C6A4B22E0AFE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F20FA7" w:rsidRDefault="00DF20EC" w:rsidP="00DF20EC">
+          <w:pPr>
+            <w:pStyle w:val="6C6002856ED647918E4C25B8DD9E2A26"/>
           </w:pPr>
           <w:r w:rsidRPr="00BF3EB2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Specify required AIA contract document</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F73412"/>
     <w:rsid w:val="00023FB3"/>
     <w:rsid w:val="00074728"/>
     <w:rsid w:val="000D68AA"/>
     <w:rsid w:val="000E32D5"/>
     <w:rsid w:val="00165132"/>
+    <w:rsid w:val="001D05AB"/>
     <w:rsid w:val="004E19B5"/>
     <w:rsid w:val="00600DCA"/>
     <w:rsid w:val="006B3AAA"/>
     <w:rsid w:val="00706970"/>
     <w:rsid w:val="007232B8"/>
+    <w:rsid w:val="00790671"/>
     <w:rsid w:val="007D756F"/>
     <w:rsid w:val="00861059"/>
     <w:rsid w:val="00995FC1"/>
     <w:rsid w:val="00B62865"/>
     <w:rsid w:val="00BB53F0"/>
     <w:rsid w:val="00DA11C5"/>
+    <w:rsid w:val="00DF20EC"/>
+    <w:rsid w:val="00E53E95"/>
     <w:rsid w:val="00EA1F98"/>
+    <w:rsid w:val="00F20FA7"/>
     <w:rsid w:val="00F73412"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11712,65 +11557,83 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007232B8"/>
+    <w:rsid w:val="00DF20EC"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CECC0F96D179472A9E4A4AC77C4E4975">
-[...1 lines deleted...]
-    <w:rsid w:val="00995FC1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08EFC525CFC846629D918AEFF0860C22">
+    <w:name w:val="08EFC525CFC846629D918AEFF0860C22"/>
+    <w:rsid w:val="00DF20EC"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB922CE2EDEA439AAD89C426C18DC3E5">
-[...1 lines deleted...]
-    <w:rsid w:val="007232B8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C6002856ED647918E4C25B8DD9E2A26">
+    <w:name w:val="6C6002856ED647918E4C25B8DD9E2A26"/>
+    <w:rsid w:val="00DF20EC"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -12013,70 +11876,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C487B045-EB5E-495E-B2D4-5E41137CC75E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7068</Characters>
+  <Pages>4</Pages>
+  <Words>1269</Words>
+  <Characters>7235</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
+  <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8291</CharactersWithSpaces>
+  <CharactersWithSpaces>8488</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>